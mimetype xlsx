--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="GSA Zips" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4285" uniqueCount="4285">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4287" uniqueCount="4287">
   <si>
     <t>General Service Area Zip Codes</t>
   </si>
   <si>
     <t>Generated</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip Code</t>
   </si>
   <si>
     <t xml:space="preserve">PHOENIX </t>
   </si>
   <si>
     <t xml:space="preserve">AZ </t>
   </si>
   <si>
     <t xml:space="preserve">85001 </t>
   </si>
   <si>
@@ -10144,50 +10144,56 @@
     <t xml:space="preserve">75065 </t>
   </si>
   <si>
     <t xml:space="preserve">HIGHLAND VILLA </t>
   </si>
   <si>
     <t xml:space="preserve">75067 </t>
   </si>
   <si>
     <t xml:space="preserve">LAKEWOOD VILLA </t>
   </si>
   <si>
     <t xml:space="preserve">75068 </t>
   </si>
   <si>
     <t xml:space="preserve">MC KINNEY </t>
   </si>
   <si>
     <t xml:space="preserve">75069 </t>
   </si>
   <si>
     <t xml:space="preserve">75070 </t>
   </si>
   <si>
     <t xml:space="preserve">75071 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MCKINNEY </t>
+  </si>
+  <si>
+    <t xml:space="preserve">75072 </t>
   </si>
   <si>
     <t xml:space="preserve">75074 </t>
   </si>
   <si>
     <t xml:space="preserve">75075 </t>
   </si>
   <si>
     <t xml:space="preserve">75077 </t>
   </si>
   <si>
     <t xml:space="preserve">PROSPER </t>
   </si>
   <si>
     <t xml:space="preserve">75078 </t>
   </si>
   <si>
     <t xml:space="preserve">RICHARDSON </t>
   </si>
   <si>
     <t xml:space="preserve">75080 </t>
   </si>
   <si>
     <t xml:space="preserve">75081 </t>
   </si>
@@ -12924,72 +12930,72 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" applyFont="1"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0"/>
     <xf numFmtId="49" applyNumberFormat="1" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr codeName=""/>
-  <dimension ref="A1:C3129"/>
+  <dimension ref="A1:C3130"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.1392555236816" customWidth="1"/>
     <col min="2" max="2" width="20.0036563873291" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
-        <v>46183.9425908565</v>
+        <v>46229.6618026042</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6">
@@ -40098,293 +40104,293 @@
     </row>
     <row r="2470">
       <c r="A2470" s="0" t="s">
         <v>3376</v>
       </c>
       <c r="B2470" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2470" s="4" t="s">
         <v>3378</v>
       </c>
     </row>
     <row r="2471">
       <c r="A2471" s="0" t="s">
         <v>3376</v>
       </c>
       <c r="B2471" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2471" s="4" t="s">
         <v>3379</v>
       </c>
     </row>
     <row r="2472">
       <c r="A2472" s="0" t="s">
-        <v>3324</v>
+        <v>3380</v>
       </c>
       <c r="B2472" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2472" s="4" t="s">
-        <v>3380</v>
+        <v>3381</v>
       </c>
     </row>
     <row r="2473">
       <c r="A2473" s="0" t="s">
         <v>3324</v>
       </c>
       <c r="B2473" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2473" s="4" t="s">
-        <v>3381</v>
+        <v>3382</v>
       </c>
     </row>
     <row r="2474">
       <c r="A2474" s="0" t="s">
-        <v>3331</v>
+        <v>3324</v>
       </c>
       <c r="B2474" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2474" s="4" t="s">
-        <v>3382</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="2475">
       <c r="A2475" s="0" t="s">
-        <v>3383</v>
+        <v>3331</v>
       </c>
       <c r="B2475" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2475" s="4" t="s">
         <v>3384</v>
       </c>
     </row>
     <row r="2476">
       <c r="A2476" s="0" t="s">
         <v>3385</v>
       </c>
       <c r="B2476" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2476" s="4" t="s">
         <v>3386</v>
       </c>
     </row>
     <row r="2477">
       <c r="A2477" s="0" t="s">
-        <v>3385</v>
+        <v>3387</v>
       </c>
       <c r="B2477" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2477" s="4" t="s">
-        <v>3387</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="2478">
       <c r="A2478" s="0" t="s">
-        <v>3385</v>
+        <v>3387</v>
       </c>
       <c r="B2478" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2478" s="4" t="s">
-        <v>3388</v>
+        <v>3389</v>
       </c>
     </row>
     <row r="2479">
       <c r="A2479" s="0" t="s">
-        <v>3385</v>
+        <v>3387</v>
       </c>
       <c r="B2479" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2479" s="4" t="s">
-        <v>3389</v>
+        <v>3390</v>
       </c>
     </row>
     <row r="2480">
       <c r="A2480" s="0" t="s">
-        <v>3385</v>
+        <v>3387</v>
       </c>
       <c r="B2480" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2480" s="4" t="s">
-        <v>3390</v>
+        <v>3391</v>
       </c>
     </row>
     <row r="2481">
       <c r="A2481" s="0" t="s">
-        <v>3324</v>
+        <v>3387</v>
       </c>
       <c r="B2481" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2481" s="4" t="s">
-        <v>3391</v>
+        <v>3392</v>
       </c>
     </row>
     <row r="2482">
       <c r="A2482" s="0" t="s">
-        <v>3392</v>
+        <v>3324</v>
       </c>
       <c r="B2482" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2482" s="4" t="s">
         <v>3393</v>
       </c>
     </row>
     <row r="2483">
       <c r="A2483" s="0" t="s">
-        <v>3333</v>
+        <v>3394</v>
       </c>
       <c r="B2483" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2483" s="4" t="s">
-        <v>3394</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="2484">
       <c r="A2484" s="0" t="s">
         <v>3333</v>
       </c>
       <c r="B2484" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2484" s="4" t="s">
-        <v>3395</v>
+        <v>3396</v>
       </c>
     </row>
     <row r="2485">
       <c r="A2485" s="0" t="s">
-        <v>3324</v>
+        <v>3333</v>
       </c>
       <c r="B2485" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2485" s="4" t="s">
-        <v>3396</v>
+        <v>3397</v>
       </c>
     </row>
     <row r="2486">
       <c r="A2486" s="0" t="s">
-        <v>3397</v>
+        <v>3324</v>
       </c>
       <c r="B2486" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2486" s="4" t="s">
         <v>3398</v>
       </c>
     </row>
     <row r="2487">
       <c r="A2487" s="0" t="s">
         <v>3399</v>
       </c>
       <c r="B2487" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2487" s="4" t="s">
         <v>3400</v>
       </c>
     </row>
     <row r="2488">
       <c r="A2488" s="0" t="s">
         <v>3401</v>
       </c>
       <c r="B2488" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2488" s="4" t="s">
         <v>3402</v>
       </c>
     </row>
     <row r="2489">
       <c r="A2489" s="0" t="s">
-        <v>3320</v>
+        <v>3403</v>
       </c>
       <c r="B2489" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2489" s="4" t="s">
-        <v>3403</v>
+        <v>3404</v>
       </c>
     </row>
     <row r="2490">
       <c r="A2490" s="0" t="s">
-        <v>3404</v>
+        <v>3320</v>
       </c>
       <c r="B2490" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2490" s="4" t="s">
         <v>3405</v>
       </c>
     </row>
     <row r="2491">
       <c r="A2491" s="0" t="s">
         <v>3406</v>
       </c>
       <c r="B2491" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2491" s="4" t="s">
         <v>3407</v>
       </c>
     </row>
     <row r="2492">
       <c r="A2492" s="0" t="s">
         <v>3408</v>
       </c>
       <c r="B2492" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2492" s="4" t="s">
         <v>3409</v>
       </c>
     </row>
     <row r="2493">
       <c r="A2493" s="0" t="s">
-        <v>3406</v>
+        <v>3410</v>
       </c>
       <c r="B2493" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2493" s="4" t="s">
-        <v>3410</v>
+        <v>3411</v>
       </c>
     </row>
     <row r="2494">
       <c r="A2494" s="0" t="s">
-        <v>3411</v>
+        <v>3408</v>
       </c>
       <c r="B2494" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2494" s="4" t="s">
         <v>3412</v>
       </c>
     </row>
     <row r="2495">
       <c r="A2495" s="0" t="s">
         <v>3413</v>
       </c>
       <c r="B2495" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2495" s="4" t="s">
         <v>3414</v>
       </c>
     </row>
     <row r="2496">
       <c r="A2496" s="0" t="s">
         <v>3415</v>
       </c>
       <c r="B2496" s="0" t="s">
         <v>3299</v>
@@ -40395,62 +40401,62 @@
     </row>
     <row r="2497">
       <c r="A2497" s="0" t="s">
         <v>3417</v>
       </c>
       <c r="B2497" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2497" s="4" t="s">
         <v>3418</v>
       </c>
     </row>
     <row r="2498">
       <c r="A2498" s="0" t="s">
         <v>3419</v>
       </c>
       <c r="B2498" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2498" s="4" t="s">
         <v>3420</v>
       </c>
     </row>
     <row r="2499">
       <c r="A2499" s="0" t="s">
-        <v>3419</v>
+        <v>3421</v>
       </c>
       <c r="B2499" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2499" s="4" t="s">
-        <v>3421</v>
+        <v>3422</v>
       </c>
     </row>
     <row r="2500">
       <c r="A2500" s="0" t="s">
-        <v>3422</v>
+        <v>3421</v>
       </c>
       <c r="B2500" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2500" s="4" t="s">
         <v>3423</v>
       </c>
     </row>
     <row r="2501">
       <c r="A2501" s="0" t="s">
         <v>3424</v>
       </c>
       <c r="B2501" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2501" s="4" t="s">
         <v>3425</v>
       </c>
     </row>
     <row r="2502">
       <c r="A2502" s="0" t="s">
         <v>3426</v>
       </c>
       <c r="B2502" s="0" t="s">
         <v>3299</v>
@@ -40461,161 +40467,161 @@
     </row>
     <row r="2503">
       <c r="A2503" s="0" t="s">
         <v>3428</v>
       </c>
       <c r="B2503" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2503" s="4" t="s">
         <v>3429</v>
       </c>
     </row>
     <row r="2504">
       <c r="A2504" s="0" t="s">
         <v>3430</v>
       </c>
       <c r="B2504" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2504" s="4" t="s">
         <v>3431</v>
       </c>
     </row>
     <row r="2505">
       <c r="A2505" s="0" t="s">
-        <v>1887</v>
+        <v>3432</v>
       </c>
       <c r="B2505" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2505" s="4" t="s">
-        <v>3432</v>
+        <v>3433</v>
       </c>
     </row>
     <row r="2506">
       <c r="A2506" s="0" t="s">
-        <v>3433</v>
+        <v>1887</v>
       </c>
       <c r="B2506" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2506" s="4" t="s">
         <v>3434</v>
       </c>
     </row>
     <row r="2507">
       <c r="A2507" s="0" t="s">
-        <v>3415</v>
+        <v>3435</v>
       </c>
       <c r="B2507" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2507" s="4" t="s">
-        <v>3435</v>
+        <v>3436</v>
       </c>
     </row>
     <row r="2508">
       <c r="A2508" s="0" t="s">
-        <v>3415</v>
+        <v>3417</v>
       </c>
       <c r="B2508" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2508" s="4" t="s">
-        <v>3436</v>
+        <v>3437</v>
       </c>
     </row>
     <row r="2509">
       <c r="A2509" s="0" t="s">
-        <v>3437</v>
+        <v>3417</v>
       </c>
       <c r="B2509" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2509" s="4" t="s">
         <v>3438</v>
       </c>
     </row>
     <row r="2510">
       <c r="A2510" s="0" t="s">
         <v>3439</v>
       </c>
       <c r="B2510" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2510" s="4" t="s">
         <v>3440</v>
       </c>
     </row>
     <row r="2511">
       <c r="A2511" s="0" t="s">
         <v>3441</v>
       </c>
       <c r="B2511" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2511" s="4" t="s">
         <v>3442</v>
       </c>
     </row>
     <row r="2512">
       <c r="A2512" s="0" t="s">
-        <v>1887</v>
+        <v>3443</v>
       </c>
       <c r="B2512" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2512" s="4" t="s">
-        <v>3443</v>
+        <v>3444</v>
       </c>
     </row>
     <row r="2513">
       <c r="A2513" s="0" t="s">
-        <v>3444</v>
+        <v>1887</v>
       </c>
       <c r="B2513" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2513" s="4" t="s">
         <v>3445</v>
       </c>
     </row>
     <row r="2514">
       <c r="A2514" s="0" t="s">
-        <v>3444</v>
+        <v>3446</v>
       </c>
       <c r="B2514" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2514" s="4" t="s">
-        <v>3446</v>
+        <v>3447</v>
       </c>
     </row>
     <row r="2515">
       <c r="A2515" s="0" t="s">
-        <v>3447</v>
+        <v>3446</v>
       </c>
       <c r="B2515" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2515" s="4" t="s">
         <v>3448</v>
       </c>
     </row>
     <row r="2516">
       <c r="A2516" s="0" t="s">
         <v>3449</v>
       </c>
       <c r="B2516" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2516" s="4" t="s">
         <v>3450</v>
       </c>
     </row>
     <row r="2517">
       <c r="A2517" s="0" t="s">
         <v>3451</v>
       </c>
       <c r="B2517" s="0" t="s">
         <v>3299</v>
@@ -40648,1602 +40654,1602 @@
     </row>
     <row r="2520">
       <c r="A2520" s="0" t="s">
         <v>3457</v>
       </c>
       <c r="B2520" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2520" s="4" t="s">
         <v>3458</v>
       </c>
     </row>
     <row r="2521">
       <c r="A2521" s="0" t="s">
         <v>3459</v>
       </c>
       <c r="B2521" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2521" s="4" t="s">
         <v>3460</v>
       </c>
     </row>
     <row r="2522">
       <c r="A2522" s="0" t="s">
-        <v>3459</v>
+        <v>3461</v>
       </c>
       <c r="B2522" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2522" s="4" t="s">
-        <v>3461</v>
+        <v>3462</v>
       </c>
     </row>
     <row r="2523">
       <c r="A2523" s="0" t="s">
-        <v>3462</v>
+        <v>3461</v>
       </c>
       <c r="B2523" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2523" s="4" t="s">
         <v>3463</v>
       </c>
     </row>
     <row r="2524">
       <c r="A2524" s="0" t="s">
         <v>3464</v>
       </c>
       <c r="B2524" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2524" s="4" t="s">
         <v>3465</v>
       </c>
     </row>
     <row r="2525">
       <c r="A2525" s="0" t="s">
         <v>3466</v>
       </c>
       <c r="B2525" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2525" s="4" t="s">
         <v>3467</v>
       </c>
     </row>
     <row r="2526">
       <c r="A2526" s="0" t="s">
-        <v>3464</v>
+        <v>3468</v>
       </c>
       <c r="B2526" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2526" s="4" t="s">
-        <v>3468</v>
+        <v>3469</v>
       </c>
     </row>
     <row r="2527">
       <c r="A2527" s="0" t="s">
-        <v>3464</v>
+        <v>3466</v>
       </c>
       <c r="B2527" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2527" s="4" t="s">
-        <v>3469</v>
+        <v>3470</v>
       </c>
     </row>
     <row r="2528">
       <c r="A2528" s="0" t="s">
-        <v>3470</v>
+        <v>3466</v>
       </c>
       <c r="B2528" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2528" s="4" t="s">
         <v>3471</v>
       </c>
     </row>
     <row r="2529">
       <c r="A2529" s="0" t="s">
         <v>3472</v>
       </c>
       <c r="B2529" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2529" s="4" t="s">
         <v>3473</v>
       </c>
     </row>
     <row r="2530">
       <c r="A2530" s="0" t="s">
         <v>3474</v>
       </c>
       <c r="B2530" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2530" s="4" t="s">
         <v>3475</v>
       </c>
     </row>
     <row r="2531">
       <c r="A2531" s="0" t="s">
         <v>3476</v>
       </c>
       <c r="B2531" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2531" s="4" t="s">
         <v>3477</v>
       </c>
     </row>
     <row r="2532">
       <c r="A2532" s="0" t="s">
-        <v>3444</v>
+        <v>3478</v>
       </c>
       <c r="B2532" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2532" s="4" t="s">
-        <v>3478</v>
+        <v>3479</v>
       </c>
     </row>
     <row r="2533">
       <c r="A2533" s="0" t="s">
-        <v>3444</v>
+        <v>3446</v>
       </c>
       <c r="B2533" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2533" s="4" t="s">
-        <v>3479</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="2534">
       <c r="A2534" s="0" t="s">
-        <v>3444</v>
+        <v>3446</v>
       </c>
       <c r="B2534" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2534" s="4" t="s">
-        <v>3480</v>
+        <v>3481</v>
       </c>
     </row>
     <row r="2535">
       <c r="A2535" s="0" t="s">
-        <v>3444</v>
+        <v>3446</v>
       </c>
       <c r="B2535" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2535" s="4" t="s">
-        <v>3481</v>
+        <v>3482</v>
       </c>
     </row>
     <row r="2536">
       <c r="A2536" s="0" t="s">
-        <v>3482</v>
+        <v>3446</v>
       </c>
       <c r="B2536" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2536" s="4" t="s">
         <v>3483</v>
       </c>
     </row>
     <row r="2537">
       <c r="A2537" s="0" t="s">
         <v>3484</v>
       </c>
       <c r="B2537" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2537" s="4" t="s">
         <v>3485</v>
       </c>
     </row>
     <row r="2538">
       <c r="A2538" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2538" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2538" s="4" t="s">
-        <v>3486</v>
+        <v>3487</v>
       </c>
     </row>
     <row r="2539">
       <c r="A2539" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2539" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2539" s="4" t="s">
-        <v>3487</v>
+        <v>3488</v>
       </c>
     </row>
     <row r="2540">
       <c r="A2540" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2540" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2540" s="4" t="s">
-        <v>3488</v>
+        <v>3489</v>
       </c>
     </row>
     <row r="2541">
       <c r="A2541" s="0" t="s">
-        <v>3489</v>
+        <v>3486</v>
       </c>
       <c r="B2541" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2541" s="4" t="s">
         <v>3490</v>
       </c>
     </row>
     <row r="2542">
       <c r="A2542" s="0" t="s">
-        <v>3484</v>
+        <v>3491</v>
       </c>
       <c r="B2542" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2542" s="4" t="s">
-        <v>3491</v>
+        <v>3492</v>
       </c>
     </row>
     <row r="2543">
       <c r="A2543" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2543" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2543" s="4" t="s">
-        <v>3492</v>
+        <v>3493</v>
       </c>
     </row>
     <row r="2544">
       <c r="A2544" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2544" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2544" s="4" t="s">
-        <v>3493</v>
+        <v>3494</v>
       </c>
     </row>
     <row r="2545">
       <c r="A2545" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2545" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2545" s="4" t="s">
-        <v>3494</v>
+        <v>3495</v>
       </c>
     </row>
     <row r="2546">
       <c r="A2546" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2546" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2546" s="4" t="s">
-        <v>3495</v>
+        <v>3496</v>
       </c>
     </row>
     <row r="2547">
       <c r="A2547" s="0" t="s">
-        <v>3496</v>
+        <v>3486</v>
       </c>
       <c r="B2547" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2547" s="4" t="s">
         <v>3497</v>
       </c>
     </row>
     <row r="2548">
       <c r="A2548" s="0" t="s">
-        <v>3484</v>
+        <v>3498</v>
       </c>
       <c r="B2548" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2548" s="4" t="s">
-        <v>3498</v>
+        <v>3499</v>
       </c>
     </row>
     <row r="2549">
       <c r="A2549" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2549" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2549" s="4" t="s">
-        <v>3499</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="2550">
       <c r="A2550" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2550" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2550" s="4" t="s">
-        <v>3500</v>
+        <v>3501</v>
       </c>
     </row>
     <row r="2551">
       <c r="A2551" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2551" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2551" s="4" t="s">
-        <v>3501</v>
+        <v>3502</v>
       </c>
     </row>
     <row r="2552">
       <c r="A2552" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2552" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2552" s="4" t="s">
-        <v>3502</v>
+        <v>3503</v>
       </c>
     </row>
     <row r="2553">
       <c r="A2553" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2553" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2553" s="4" t="s">
-        <v>3503</v>
+        <v>3504</v>
       </c>
     </row>
     <row r="2554">
       <c r="A2554" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2554" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2554" s="4" t="s">
-        <v>3504</v>
+        <v>3505</v>
       </c>
     </row>
     <row r="2555">
       <c r="A2555" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2555" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2555" s="4" t="s">
-        <v>3505</v>
+        <v>3506</v>
       </c>
     </row>
     <row r="2556">
       <c r="A2556" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2556" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2556" s="4" t="s">
-        <v>3506</v>
+        <v>3507</v>
       </c>
     </row>
     <row r="2557">
       <c r="A2557" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2557" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2557" s="4" t="s">
-        <v>3507</v>
+        <v>3508</v>
       </c>
     </row>
     <row r="2558">
       <c r="A2558" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2558" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2558" s="4" t="s">
-        <v>3508</v>
+        <v>3509</v>
       </c>
     </row>
     <row r="2559">
       <c r="A2559" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2559" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2559" s="4" t="s">
-        <v>3509</v>
+        <v>3510</v>
       </c>
     </row>
     <row r="2560">
       <c r="A2560" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2560" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2560" s="4" t="s">
-        <v>3510</v>
+        <v>3511</v>
       </c>
     </row>
     <row r="2561">
       <c r="A2561" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2561" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2561" s="4" t="s">
-        <v>3511</v>
+        <v>3512</v>
       </c>
     </row>
     <row r="2562">
       <c r="A2562" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2562" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2562" s="4" t="s">
-        <v>3512</v>
+        <v>3513</v>
       </c>
     </row>
     <row r="2563">
       <c r="A2563" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2563" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2563" s="4" t="s">
-        <v>3513</v>
+        <v>3514</v>
       </c>
     </row>
     <row r="2564">
       <c r="A2564" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2564" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2564" s="4" t="s">
-        <v>3514</v>
+        <v>3515</v>
       </c>
     </row>
     <row r="2565">
       <c r="A2565" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2565" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2565" s="4" t="s">
-        <v>3515</v>
+        <v>3516</v>
       </c>
     </row>
     <row r="2566">
       <c r="A2566" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2566" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2566" s="4" t="s">
-        <v>3516</v>
+        <v>3517</v>
       </c>
     </row>
     <row r="2567">
       <c r="A2567" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2567" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2567" s="4" t="s">
-        <v>3517</v>
+        <v>3518</v>
       </c>
     </row>
     <row r="2568">
       <c r="A2568" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2568" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2568" s="4" t="s">
-        <v>3518</v>
+        <v>3519</v>
       </c>
     </row>
     <row r="2569">
       <c r="A2569" s="0" t="s">
-        <v>3519</v>
+        <v>3486</v>
       </c>
       <c r="B2569" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2569" s="4" t="s">
         <v>3520</v>
       </c>
     </row>
     <row r="2570">
       <c r="A2570" s="0" t="s">
-        <v>3484</v>
+        <v>3521</v>
       </c>
       <c r="B2570" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2570" s="4" t="s">
-        <v>3521</v>
+        <v>3522</v>
       </c>
     </row>
     <row r="2571">
       <c r="A2571" s="0" t="s">
-        <v>3522</v>
+        <v>3486</v>
       </c>
       <c r="B2571" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2571" s="4" t="s">
-        <v>3521</v>
+        <v>3523</v>
       </c>
     </row>
     <row r="2572">
       <c r="A2572" s="0" t="s">
-        <v>3484</v>
+        <v>3524</v>
       </c>
       <c r="B2572" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2572" s="4" t="s">
         <v>3523</v>
       </c>
     </row>
     <row r="2573">
       <c r="A2573" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2573" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2573" s="4" t="s">
-        <v>3524</v>
+        <v>3525</v>
       </c>
     </row>
     <row r="2574">
       <c r="A2574" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2574" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2574" s="4" t="s">
-        <v>3525</v>
+        <v>3526</v>
       </c>
     </row>
     <row r="2575">
       <c r="A2575" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2575" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2575" s="4" t="s">
-        <v>3526</v>
+        <v>3527</v>
       </c>
     </row>
     <row r="2576">
       <c r="A2576" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2576" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2576" s="4" t="s">
-        <v>3527</v>
+        <v>3528</v>
       </c>
     </row>
     <row r="2577">
       <c r="A2577" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2577" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2577" s="4" t="s">
-        <v>3528</v>
+        <v>3529</v>
       </c>
     </row>
     <row r="2578">
       <c r="A2578" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2578" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2578" s="4" t="s">
-        <v>3529</v>
+        <v>3530</v>
       </c>
     </row>
     <row r="2579">
       <c r="A2579" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2579" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2579" s="4" t="s">
-        <v>3530</v>
+        <v>3531</v>
       </c>
     </row>
     <row r="2580">
       <c r="A2580" s="0" t="s">
-        <v>3519</v>
+        <v>3486</v>
       </c>
       <c r="B2580" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2580" s="4" t="s">
-        <v>3531</v>
+        <v>3532</v>
       </c>
     </row>
     <row r="2581">
       <c r="A2581" s="0" t="s">
-        <v>3484</v>
+        <v>3521</v>
       </c>
       <c r="B2581" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2581" s="4" t="s">
-        <v>3532</v>
+        <v>3533</v>
       </c>
     </row>
     <row r="2582">
       <c r="A2582" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2582" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2582" s="4" t="s">
-        <v>3533</v>
+        <v>3534</v>
       </c>
     </row>
     <row r="2583">
       <c r="A2583" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2583" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2583" s="4" t="s">
-        <v>3534</v>
+        <v>3535</v>
       </c>
     </row>
     <row r="2584">
       <c r="A2584" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2584" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2584" s="4" t="s">
-        <v>3535</v>
+        <v>3536</v>
       </c>
     </row>
     <row r="2585">
       <c r="A2585" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2585" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2585" s="4" t="s">
-        <v>3536</v>
+        <v>3537</v>
       </c>
     </row>
     <row r="2586">
       <c r="A2586" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2586" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2586" s="4" t="s">
-        <v>3537</v>
+        <v>3538</v>
       </c>
     </row>
     <row r="2587">
       <c r="A2587" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2587" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2587" s="4" t="s">
-        <v>3538</v>
+        <v>3539</v>
       </c>
     </row>
     <row r="2588">
       <c r="A2588" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2588" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2588" s="4" t="s">
-        <v>3539</v>
+        <v>3540</v>
       </c>
     </row>
     <row r="2589">
       <c r="A2589" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2589" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2589" s="4" t="s">
-        <v>3540</v>
+        <v>3541</v>
       </c>
     </row>
     <row r="2590">
       <c r="A2590" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2590" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2590" s="4" t="s">
-        <v>3541</v>
+        <v>3542</v>
       </c>
     </row>
     <row r="2591">
       <c r="A2591" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2591" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2591" s="4" t="s">
-        <v>3542</v>
+        <v>3543</v>
       </c>
     </row>
     <row r="2592">
       <c r="A2592" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2592" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2592" s="4" t="s">
-        <v>3543</v>
+        <v>3544</v>
       </c>
     </row>
     <row r="2593">
       <c r="A2593" s="0" t="s">
-        <v>3544</v>
+        <v>3486</v>
       </c>
       <c r="B2593" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2593" s="4" t="s">
         <v>3545</v>
       </c>
     </row>
     <row r="2594">
       <c r="A2594" s="0" t="s">
         <v>3546</v>
       </c>
       <c r="B2594" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2594" s="4" t="s">
-        <v>3545</v>
+        <v>3547</v>
       </c>
     </row>
     <row r="2595">
       <c r="A2595" s="0" t="s">
-        <v>3484</v>
+        <v>3548</v>
       </c>
       <c r="B2595" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2595" s="4" t="s">
         <v>3547</v>
       </c>
     </row>
     <row r="2596">
       <c r="A2596" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2596" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2596" s="4" t="s">
-        <v>3548</v>
+        <v>3549</v>
       </c>
     </row>
     <row r="2597">
       <c r="A2597" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2597" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2597" s="4" t="s">
-        <v>3549</v>
+        <v>3550</v>
       </c>
     </row>
     <row r="2598">
       <c r="A2598" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2598" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2598" s="4" t="s">
-        <v>3550</v>
+        <v>3551</v>
       </c>
     </row>
     <row r="2599">
       <c r="A2599" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2599" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2599" s="4" t="s">
-        <v>3551</v>
+        <v>3552</v>
       </c>
     </row>
     <row r="2600">
       <c r="A2600" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2600" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2600" s="4" t="s">
-        <v>3552</v>
+        <v>3553</v>
       </c>
     </row>
     <row r="2601">
       <c r="A2601" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2601" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2601" s="4" t="s">
-        <v>3553</v>
+        <v>3554</v>
       </c>
     </row>
     <row r="2602">
       <c r="A2602" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2602" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2602" s="4" t="s">
-        <v>3554</v>
+        <v>3555</v>
       </c>
     </row>
     <row r="2603">
       <c r="A2603" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2603" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2603" s="4" t="s">
-        <v>3555</v>
+        <v>3556</v>
       </c>
     </row>
     <row r="2604">
       <c r="A2604" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2604" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2604" s="4" t="s">
-        <v>3556</v>
+        <v>3557</v>
       </c>
     </row>
     <row r="2605">
       <c r="A2605" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2605" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2605" s="4" t="s">
-        <v>3557</v>
+        <v>3558</v>
       </c>
     </row>
     <row r="2606">
       <c r="A2606" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2606" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2606" s="4" t="s">
-        <v>3558</v>
+        <v>3559</v>
       </c>
     </row>
     <row r="2607">
       <c r="A2607" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2607" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2607" s="4" t="s">
-        <v>3559</v>
+        <v>3560</v>
       </c>
     </row>
     <row r="2608">
       <c r="A2608" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2608" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2608" s="4" t="s">
-        <v>3560</v>
+        <v>3561</v>
       </c>
     </row>
     <row r="2609">
       <c r="A2609" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2609" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2609" s="4" t="s">
-        <v>3561</v>
+        <v>3562</v>
       </c>
     </row>
     <row r="2610">
       <c r="A2610" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2610" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2610" s="4" t="s">
-        <v>3562</v>
+        <v>3563</v>
       </c>
     </row>
     <row r="2611">
       <c r="A2611" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2611" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2611" s="4" t="s">
-        <v>3563</v>
+        <v>3564</v>
       </c>
     </row>
     <row r="2612">
       <c r="A2612" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2612" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2612" s="4" t="s">
-        <v>3564</v>
+        <v>3565</v>
       </c>
     </row>
     <row r="2613">
       <c r="A2613" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2613" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2613" s="4" t="s">
-        <v>3565</v>
+        <v>3566</v>
       </c>
     </row>
     <row r="2614">
       <c r="A2614" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2614" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2614" s="4" t="s">
-        <v>3566</v>
+        <v>3567</v>
       </c>
     </row>
     <row r="2615">
       <c r="A2615" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2615" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2615" s="4" t="s">
-        <v>3567</v>
+        <v>3568</v>
       </c>
     </row>
     <row r="2616">
       <c r="A2616" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2616" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2616" s="4" t="s">
-        <v>3568</v>
+        <v>3569</v>
       </c>
     </row>
     <row r="2617">
       <c r="A2617" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2617" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2617" s="4" t="s">
-        <v>3569</v>
+        <v>3570</v>
       </c>
     </row>
     <row r="2618">
       <c r="A2618" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2618" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2618" s="4" t="s">
-        <v>3570</v>
+        <v>3571</v>
       </c>
     </row>
     <row r="2619">
       <c r="A2619" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2619" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2619" s="4" t="s">
-        <v>3571</v>
+        <v>3572</v>
       </c>
     </row>
     <row r="2620">
       <c r="A2620" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2620" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2620" s="4" t="s">
-        <v>3572</v>
+        <v>3573</v>
       </c>
     </row>
     <row r="2621">
       <c r="A2621" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2621" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2621" s="4" t="s">
-        <v>3573</v>
+        <v>3574</v>
       </c>
     </row>
     <row r="2622">
       <c r="A2622" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2622" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2622" s="4" t="s">
-        <v>3574</v>
+        <v>3575</v>
       </c>
     </row>
     <row r="2623">
       <c r="A2623" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2623" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2623" s="4" t="s">
-        <v>3575</v>
+        <v>3576</v>
       </c>
     </row>
     <row r="2624">
       <c r="A2624" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2624" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2624" s="4" t="s">
-        <v>3576</v>
+        <v>3577</v>
       </c>
     </row>
     <row r="2625">
       <c r="A2625" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2625" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2625" s="4" t="s">
-        <v>3577</v>
+        <v>3578</v>
       </c>
     </row>
     <row r="2626">
       <c r="A2626" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2626" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2626" s="4" t="s">
-        <v>3578</v>
+        <v>3579</v>
       </c>
     </row>
     <row r="2627">
       <c r="A2627" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2627" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2627" s="4" t="s">
-        <v>3579</v>
+        <v>3580</v>
       </c>
     </row>
     <row r="2628">
       <c r="A2628" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2628" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2628" s="4" t="s">
-        <v>3580</v>
+        <v>3581</v>
       </c>
     </row>
     <row r="2629">
       <c r="A2629" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2629" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2629" s="4" t="s">
-        <v>3581</v>
+        <v>3582</v>
       </c>
     </row>
     <row r="2630">
       <c r="A2630" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2630" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2630" s="4" t="s">
-        <v>3582</v>
+        <v>3583</v>
       </c>
     </row>
     <row r="2631">
       <c r="A2631" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2631" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2631" s="4" t="s">
-        <v>3583</v>
+        <v>3584</v>
       </c>
     </row>
     <row r="2632">
       <c r="A2632" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2632" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2632" s="4" t="s">
-        <v>3584</v>
+        <v>3585</v>
       </c>
     </row>
     <row r="2633">
       <c r="A2633" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2633" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2633" s="4" t="s">
-        <v>3585</v>
+        <v>3586</v>
       </c>
     </row>
     <row r="2634">
       <c r="A2634" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2634" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2634" s="4" t="s">
-        <v>3586</v>
+        <v>3587</v>
       </c>
     </row>
     <row r="2635">
       <c r="A2635" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2635" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2635" s="4" t="s">
-        <v>3587</v>
+        <v>3588</v>
       </c>
     </row>
     <row r="2636">
       <c r="A2636" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2636" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2636" s="4" t="s">
-        <v>3588</v>
+        <v>3589</v>
       </c>
     </row>
     <row r="2637">
       <c r="A2637" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2637" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2637" s="4" t="s">
-        <v>3589</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="2638">
       <c r="A2638" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2638" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2638" s="4" t="s">
-        <v>3590</v>
+        <v>3591</v>
       </c>
     </row>
     <row r="2639">
       <c r="A2639" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2639" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2639" s="4" t="s">
-        <v>3591</v>
+        <v>3592</v>
       </c>
     </row>
     <row r="2640">
       <c r="A2640" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2640" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2640" s="4" t="s">
-        <v>3592</v>
+        <v>3593</v>
       </c>
     </row>
     <row r="2641">
       <c r="A2641" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2641" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2641" s="4" t="s">
-        <v>3593</v>
+        <v>3594</v>
       </c>
     </row>
     <row r="2642">
       <c r="A2642" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2642" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2642" s="4" t="s">
-        <v>3594</v>
+        <v>3595</v>
       </c>
     </row>
     <row r="2643">
       <c r="A2643" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2643" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2643" s="4" t="s">
-        <v>3595</v>
+        <v>3596</v>
       </c>
     </row>
     <row r="2644">
       <c r="A2644" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2644" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2644" s="4" t="s">
-        <v>3596</v>
+        <v>3597</v>
       </c>
     </row>
     <row r="2645">
       <c r="A2645" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2645" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2645" s="4" t="s">
-        <v>3597</v>
+        <v>3598</v>
       </c>
     </row>
     <row r="2646">
       <c r="A2646" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2646" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2646" s="4" t="s">
-        <v>3598</v>
+        <v>3599</v>
       </c>
     </row>
     <row r="2647">
       <c r="A2647" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2647" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2647" s="4" t="s">
-        <v>3599</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="2648">
       <c r="A2648" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2648" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2648" s="4" t="s">
-        <v>3600</v>
+        <v>3601</v>
       </c>
     </row>
     <row r="2649">
       <c r="A2649" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2649" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2649" s="4" t="s">
-        <v>3601</v>
+        <v>3602</v>
       </c>
     </row>
     <row r="2650">
       <c r="A2650" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2650" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2650" s="4" t="s">
-        <v>3602</v>
+        <v>3603</v>
       </c>
     </row>
     <row r="2651">
       <c r="A2651" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2651" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2651" s="4" t="s">
-        <v>3603</v>
+        <v>3604</v>
       </c>
     </row>
     <row r="2652">
       <c r="A2652" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2652" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2652" s="4" t="s">
-        <v>3604</v>
+        <v>3605</v>
       </c>
     </row>
     <row r="2653">
       <c r="A2653" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2653" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2653" s="4" t="s">
-        <v>3605</v>
+        <v>3606</v>
       </c>
     </row>
     <row r="2654">
       <c r="A2654" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2654" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2654" s="4" t="s">
-        <v>3606</v>
+        <v>3607</v>
       </c>
     </row>
     <row r="2655">
       <c r="A2655" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2655" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2655" s="4" t="s">
-        <v>3607</v>
+        <v>3608</v>
       </c>
     </row>
     <row r="2656">
       <c r="A2656" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2656" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2656" s="4" t="s">
-        <v>3608</v>
+        <v>3609</v>
       </c>
     </row>
     <row r="2657">
       <c r="A2657" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2657" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2657" s="4" t="s">
-        <v>3609</v>
+        <v>3610</v>
       </c>
     </row>
     <row r="2658">
       <c r="A2658" s="0" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
       <c r="B2658" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2658" s="4" t="s">
-        <v>3610</v>
+        <v>3611</v>
       </c>
     </row>
     <row r="2659">
       <c r="A2659" s="0" t="s">
-        <v>3611</v>
+        <v>3486</v>
       </c>
       <c r="B2659" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2659" s="4" t="s">
         <v>3612</v>
       </c>
     </row>
     <row r="2660">
       <c r="A2660" s="0" t="s">
-        <v>3611</v>
+        <v>3613</v>
       </c>
       <c r="B2660" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2660" s="4" t="s">
-        <v>3613</v>
+        <v>3614</v>
       </c>
     </row>
     <row r="2661">
       <c r="A2661" s="0" t="s">
-        <v>3611</v>
+        <v>3613</v>
       </c>
       <c r="B2661" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2661" s="4" t="s">
-        <v>3614</v>
+        <v>3615</v>
       </c>
     </row>
     <row r="2662">
       <c r="A2662" s="0" t="s">
-        <v>3611</v>
+        <v>3613</v>
       </c>
       <c r="B2662" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2662" s="4" t="s">
-        <v>3615</v>
+        <v>3616</v>
       </c>
     </row>
     <row r="2663">
       <c r="A2663" s="0" t="s">
-        <v>3616</v>
+        <v>3613</v>
       </c>
       <c r="B2663" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2663" s="4" t="s">
         <v>3617</v>
       </c>
     </row>
     <row r="2664">
       <c r="A2664" s="0" t="s">
         <v>3618</v>
       </c>
       <c r="B2664" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2664" s="4" t="s">
         <v>3619</v>
       </c>
     </row>
     <row r="2665">
       <c r="A2665" s="0" t="s">
         <v>3620</v>
       </c>
       <c r="B2665" s="0" t="s">
         <v>3299</v>
@@ -42287,403 +42293,403 @@
     </row>
     <row r="2669">
       <c r="A2669" s="0" t="s">
         <v>3628</v>
       </c>
       <c r="B2669" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2669" s="4" t="s">
         <v>3629</v>
       </c>
     </row>
     <row r="2670">
       <c r="A2670" s="0" t="s">
         <v>3630</v>
       </c>
       <c r="B2670" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2670" s="4" t="s">
         <v>3631</v>
       </c>
     </row>
     <row r="2671">
       <c r="A2671" s="0" t="s">
-        <v>1640</v>
+        <v>3632</v>
       </c>
       <c r="B2671" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2671" s="4" t="s">
-        <v>3632</v>
+        <v>3633</v>
       </c>
     </row>
     <row r="2672">
       <c r="A2672" s="0" t="s">
-        <v>3633</v>
+        <v>1640</v>
       </c>
       <c r="B2672" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2672" s="4" t="s">
         <v>3634</v>
       </c>
     </row>
     <row r="2673">
       <c r="A2673" s="0" t="s">
-        <v>222</v>
+        <v>3635</v>
       </c>
       <c r="B2673" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2673" s="4" t="s">
-        <v>3635</v>
+        <v>3636</v>
       </c>
     </row>
     <row r="2674">
       <c r="A2674" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B2674" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2674" s="4" t="s">
-        <v>3636</v>
+        <v>3637</v>
       </c>
     </row>
     <row r="2675">
       <c r="A2675" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B2675" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2675" s="4" t="s">
-        <v>3637</v>
+        <v>3638</v>
       </c>
     </row>
     <row r="2676">
       <c r="A2676" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B2676" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2676" s="4" t="s">
-        <v>3638</v>
+        <v>3639</v>
       </c>
     </row>
     <row r="2677">
       <c r="A2677" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B2677" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2677" s="4" t="s">
-        <v>3639</v>
+        <v>3640</v>
       </c>
     </row>
     <row r="2678">
       <c r="A2678" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B2678" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2678" s="4" t="s">
-        <v>3640</v>
+        <v>3641</v>
       </c>
     </row>
     <row r="2679">
       <c r="A2679" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B2679" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2679" s="4" t="s">
-        <v>3641</v>
+        <v>3642</v>
       </c>
     </row>
     <row r="2680">
       <c r="A2680" s="0" t="s">
-        <v>3642</v>
+        <v>222</v>
       </c>
       <c r="B2680" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2680" s="4" t="s">
         <v>3643</v>
       </c>
     </row>
     <row r="2681">
       <c r="A2681" s="0" t="s">
         <v>3644</v>
       </c>
       <c r="B2681" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2681" s="4" t="s">
         <v>3645</v>
       </c>
     </row>
     <row r="2682">
       <c r="A2682" s="0" t="s">
-        <v>222</v>
+        <v>3646</v>
       </c>
       <c r="B2682" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2682" s="4" t="s">
-        <v>3646</v>
+        <v>3647</v>
       </c>
     </row>
     <row r="2683">
       <c r="A2683" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B2683" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2683" s="4" t="s">
-        <v>3647</v>
+        <v>3648</v>
       </c>
     </row>
     <row r="2684">
       <c r="A2684" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B2684" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2684" s="4" t="s">
-        <v>3648</v>
+        <v>3649</v>
       </c>
     </row>
     <row r="2685">
       <c r="A2685" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B2685" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2685" s="4" t="s">
-        <v>3649</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="2686">
       <c r="A2686" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B2686" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2686" s="4" t="s">
-        <v>3650</v>
+        <v>3651</v>
       </c>
     </row>
     <row r="2687">
       <c r="A2687" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B2687" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2687" s="4" t="s">
-        <v>3651</v>
+        <v>3652</v>
       </c>
     </row>
     <row r="2688">
       <c r="A2688" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B2688" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2688" s="4" t="s">
-        <v>3652</v>
+        <v>3653</v>
       </c>
     </row>
     <row r="2689">
       <c r="A2689" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B2689" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2689" s="4" t="s">
-        <v>3653</v>
+        <v>3654</v>
       </c>
     </row>
     <row r="2690">
       <c r="A2690" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B2690" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2690" s="4" t="s">
-        <v>3654</v>
+        <v>3655</v>
       </c>
     </row>
     <row r="2691">
       <c r="A2691" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B2691" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2691" s="4" t="s">
-        <v>3655</v>
+        <v>3656</v>
       </c>
     </row>
     <row r="2692">
       <c r="A2692" s="0" t="s">
-        <v>3656</v>
+        <v>222</v>
       </c>
       <c r="B2692" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2692" s="4" t="s">
         <v>3657</v>
       </c>
     </row>
     <row r="2693">
       <c r="A2693" s="0" t="s">
         <v>3658</v>
       </c>
       <c r="B2693" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2693" s="4" t="s">
         <v>3659</v>
       </c>
     </row>
     <row r="2694">
       <c r="A2694" s="0" t="s">
-        <v>3658</v>
+        <v>3660</v>
       </c>
       <c r="B2694" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2694" s="4" t="s">
-        <v>3660</v>
+        <v>3661</v>
       </c>
     </row>
     <row r="2695">
       <c r="A2695" s="0" t="s">
-        <v>3661</v>
+        <v>3660</v>
       </c>
       <c r="B2695" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2695" s="4" t="s">
         <v>3662</v>
       </c>
     </row>
     <row r="2696">
       <c r="A2696" s="0" t="s">
         <v>3663</v>
       </c>
       <c r="B2696" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2696" s="4" t="s">
         <v>3664</v>
       </c>
     </row>
     <row r="2697">
       <c r="A2697" s="0" t="s">
         <v>3665</v>
       </c>
       <c r="B2697" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2697" s="4" t="s">
         <v>3666</v>
       </c>
     </row>
     <row r="2698">
       <c r="A2698" s="0" t="s">
-        <v>3665</v>
+        <v>3667</v>
       </c>
       <c r="B2698" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2698" s="4" t="s">
-        <v>3667</v>
+        <v>3668</v>
       </c>
     </row>
     <row r="2699">
       <c r="A2699" s="0" t="s">
-        <v>3668</v>
+        <v>3667</v>
       </c>
       <c r="B2699" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2699" s="4" t="s">
         <v>3669</v>
       </c>
     </row>
     <row r="2700">
       <c r="A2700" s="0" t="s">
         <v>3670</v>
       </c>
       <c r="B2700" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2700" s="4" t="s">
         <v>3671</v>
       </c>
     </row>
     <row r="2701">
       <c r="A2701" s="0" t="s">
         <v>3672</v>
       </c>
       <c r="B2701" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2701" s="4" t="s">
         <v>3673</v>
       </c>
     </row>
     <row r="2702">
       <c r="A2702" s="0" t="s">
-        <v>3672</v>
+        <v>3674</v>
       </c>
       <c r="B2702" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2702" s="4" t="s">
-        <v>3674</v>
+        <v>3675</v>
       </c>
     </row>
     <row r="2703">
       <c r="A2703" s="0" t="s">
-        <v>3675</v>
+        <v>3674</v>
       </c>
       <c r="B2703" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2703" s="4" t="s">
         <v>3676</v>
       </c>
     </row>
     <row r="2704">
       <c r="A2704" s="0" t="s">
         <v>3677</v>
       </c>
       <c r="B2704" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2704" s="4" t="s">
         <v>3678</v>
       </c>
     </row>
     <row r="2705">
       <c r="A2705" s="0" t="s">
         <v>3679</v>
       </c>
       <c r="B2705" s="0" t="s">
         <v>3299</v>
@@ -42705,62 +42711,62 @@
     </row>
     <row r="2707">
       <c r="A2707" s="0" t="s">
         <v>3683</v>
       </c>
       <c r="B2707" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2707" s="4" t="s">
         <v>3684</v>
       </c>
     </row>
     <row r="2708">
       <c r="A2708" s="0" t="s">
         <v>3685</v>
       </c>
       <c r="B2708" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2708" s="4" t="s">
         <v>3686</v>
       </c>
     </row>
     <row r="2709">
       <c r="A2709" s="0" t="s">
-        <v>3685</v>
+        <v>3687</v>
       </c>
       <c r="B2709" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2709" s="4" t="s">
-        <v>3687</v>
+        <v>3688</v>
       </c>
     </row>
     <row r="2710">
       <c r="A2710" s="0" t="s">
-        <v>3688</v>
+        <v>3687</v>
       </c>
       <c r="B2710" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2710" s="4" t="s">
         <v>3689</v>
       </c>
     </row>
     <row r="2711">
       <c r="A2711" s="0" t="s">
         <v>3690</v>
       </c>
       <c r="B2711" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2711" s="4" t="s">
         <v>3691</v>
       </c>
     </row>
     <row r="2712">
       <c r="A2712" s="0" t="s">
         <v>3692</v>
       </c>
       <c r="B2712" s="0" t="s">
         <v>3299</v>
@@ -42804,997 +42810,997 @@
     </row>
     <row r="2716">
       <c r="A2716" s="0" t="s">
         <v>3700</v>
       </c>
       <c r="B2716" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2716" s="4" t="s">
         <v>3701</v>
       </c>
     </row>
     <row r="2717">
       <c r="A2717" s="0" t="s">
         <v>3702</v>
       </c>
       <c r="B2717" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2717" s="4" t="s">
         <v>3703</v>
       </c>
     </row>
     <row r="2718">
       <c r="A2718" s="0" t="s">
-        <v>2291</v>
+        <v>3704</v>
       </c>
       <c r="B2718" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2718" s="4" t="s">
-        <v>3704</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="2719">
       <c r="A2719" s="0" t="s">
-        <v>3705</v>
+        <v>2291</v>
       </c>
       <c r="B2719" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2719" s="4" t="s">
         <v>3706</v>
       </c>
     </row>
     <row r="2720">
       <c r="A2720" s="0" t="s">
         <v>3707</v>
       </c>
       <c r="B2720" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2720" s="4" t="s">
         <v>3708</v>
       </c>
     </row>
     <row r="2721">
       <c r="A2721" s="0" t="s">
         <v>3709</v>
       </c>
       <c r="B2721" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2721" s="4" t="s">
         <v>3710</v>
       </c>
     </row>
     <row r="2722">
       <c r="A2722" s="0" t="s">
         <v>3711</v>
       </c>
       <c r="B2722" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2722" s="4" t="s">
         <v>3712</v>
       </c>
     </row>
     <row r="2723">
       <c r="A2723" s="0" t="s">
-        <v>3681</v>
+        <v>3713</v>
       </c>
       <c r="B2723" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2723" s="4" t="s">
-        <v>3713</v>
+        <v>3714</v>
       </c>
     </row>
     <row r="2724">
       <c r="A2724" s="0" t="s">
-        <v>222</v>
+        <v>3683</v>
       </c>
       <c r="B2724" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2724" s="4" t="s">
-        <v>3714</v>
+        <v>3715</v>
       </c>
     </row>
     <row r="2725">
       <c r="A2725" s="0" t="s">
-        <v>3658</v>
+        <v>222</v>
       </c>
       <c r="B2725" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2725" s="4" t="s">
-        <v>3715</v>
+        <v>3716</v>
       </c>
     </row>
     <row r="2726">
       <c r="A2726" s="0" t="s">
-        <v>222</v>
+        <v>3660</v>
       </c>
       <c r="B2726" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2726" s="4" t="s">
-        <v>3716</v>
+        <v>3717</v>
       </c>
     </row>
     <row r="2727">
       <c r="A2727" s="0" t="s">
-        <v>3663</v>
+        <v>222</v>
       </c>
       <c r="B2727" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2727" s="4" t="s">
-        <v>3717</v>
+        <v>3718</v>
       </c>
     </row>
     <row r="2728">
       <c r="A2728" s="0" t="s">
-        <v>3656</v>
+        <v>3665</v>
       </c>
       <c r="B2728" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2728" s="4" t="s">
-        <v>3718</v>
+        <v>3719</v>
       </c>
     </row>
     <row r="2729">
       <c r="A2729" s="0" t="s">
-        <v>3681</v>
+        <v>3658</v>
       </c>
       <c r="B2729" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2729" s="4" t="s">
-        <v>3719</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="2730">
       <c r="A2730" s="0" t="s">
-        <v>3720</v>
+        <v>3683</v>
       </c>
       <c r="B2730" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2730" s="4" t="s">
         <v>3721</v>
       </c>
     </row>
     <row r="2731">
       <c r="A2731" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2731" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2731" s="4" t="s">
-        <v>3722</v>
+        <v>3723</v>
       </c>
     </row>
     <row r="2732">
       <c r="A2732" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2732" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2732" s="4" t="s">
-        <v>3723</v>
+        <v>3724</v>
       </c>
     </row>
     <row r="2733">
       <c r="A2733" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2733" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2733" s="4" t="s">
-        <v>3724</v>
+        <v>3725</v>
       </c>
     </row>
     <row r="2734">
       <c r="A2734" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2734" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2734" s="4" t="s">
-        <v>3725</v>
+        <v>3726</v>
       </c>
     </row>
     <row r="2735">
       <c r="A2735" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2735" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2735" s="4" t="s">
-        <v>3726</v>
+        <v>3727</v>
       </c>
     </row>
     <row r="2736">
       <c r="A2736" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2736" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2736" s="4" t="s">
-        <v>3727</v>
+        <v>3728</v>
       </c>
     </row>
     <row r="2737">
       <c r="A2737" s="0" t="s">
-        <v>3728</v>
+        <v>3722</v>
       </c>
       <c r="B2737" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2737" s="4" t="s">
         <v>3729</v>
       </c>
     </row>
     <row r="2738">
       <c r="A2738" s="0" t="s">
-        <v>3720</v>
+        <v>3730</v>
       </c>
       <c r="B2738" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2738" s="4" t="s">
-        <v>3730</v>
+        <v>3731</v>
       </c>
     </row>
     <row r="2739">
       <c r="A2739" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2739" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2739" s="4" t="s">
-        <v>3731</v>
+        <v>3732</v>
       </c>
     </row>
     <row r="2740">
       <c r="A2740" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2740" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2740" s="4" t="s">
-        <v>3732</v>
+        <v>3733</v>
       </c>
     </row>
     <row r="2741">
       <c r="A2741" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2741" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2741" s="4" t="s">
-        <v>3733</v>
+        <v>3734</v>
       </c>
     </row>
     <row r="2742">
       <c r="A2742" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2742" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2742" s="4" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
     </row>
     <row r="2743">
       <c r="A2743" s="0" t="s">
-        <v>3735</v>
+        <v>3722</v>
       </c>
       <c r="B2743" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2743" s="4" t="s">
         <v>3736</v>
       </c>
     </row>
     <row r="2744">
       <c r="A2744" s="0" t="s">
-        <v>3720</v>
+        <v>3737</v>
       </c>
       <c r="B2744" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2744" s="4" t="s">
-        <v>3737</v>
+        <v>3738</v>
       </c>
     </row>
     <row r="2745">
       <c r="A2745" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2745" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2745" s="4" t="s">
-        <v>3738</v>
+        <v>3739</v>
       </c>
     </row>
     <row r="2746">
       <c r="A2746" s="0" t="s">
-        <v>3739</v>
+        <v>3722</v>
       </c>
       <c r="B2746" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2746" s="4" t="s">
         <v>3740</v>
       </c>
     </row>
     <row r="2747">
       <c r="A2747" s="0" t="s">
         <v>3741</v>
       </c>
       <c r="B2747" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2747" s="4" t="s">
         <v>3742</v>
       </c>
     </row>
     <row r="2748">
       <c r="A2748" s="0" t="s">
-        <v>3720</v>
+        <v>3743</v>
       </c>
       <c r="B2748" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2748" s="4" t="s">
-        <v>3743</v>
+        <v>3744</v>
       </c>
     </row>
     <row r="2749">
       <c r="A2749" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2749" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2749" s="4" t="s">
-        <v>3744</v>
+        <v>3745</v>
       </c>
     </row>
     <row r="2750">
       <c r="A2750" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2750" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2750" s="4" t="s">
-        <v>3745</v>
+        <v>3746</v>
       </c>
     </row>
     <row r="2751">
       <c r="A2751" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2751" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2751" s="4" t="s">
-        <v>3746</v>
+        <v>3747</v>
       </c>
     </row>
     <row r="2752">
       <c r="A2752" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2752" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2752" s="4" t="s">
-        <v>3747</v>
+        <v>3748</v>
       </c>
     </row>
     <row r="2753">
       <c r="A2753" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2753" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2753" s="4" t="s">
-        <v>3748</v>
+        <v>3749</v>
       </c>
     </row>
     <row r="2754">
       <c r="A2754" s="0" t="s">
-        <v>3749</v>
+        <v>3722</v>
       </c>
       <c r="B2754" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2754" s="4" t="s">
         <v>3750</v>
       </c>
     </row>
     <row r="2755">
       <c r="A2755" s="0" t="s">
         <v>3751</v>
       </c>
       <c r="B2755" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2755" s="4" t="s">
         <v>3752</v>
       </c>
     </row>
     <row r="2756">
       <c r="A2756" s="0" t="s">
-        <v>3720</v>
+        <v>3753</v>
       </c>
       <c r="B2756" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2756" s="4" t="s">
-        <v>3753</v>
+        <v>3754</v>
       </c>
     </row>
     <row r="2757">
       <c r="A2757" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2757" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2757" s="4" t="s">
-        <v>3754</v>
+        <v>3755</v>
       </c>
     </row>
     <row r="2758">
       <c r="A2758" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2758" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2758" s="4" t="s">
-        <v>3755</v>
+        <v>3756</v>
       </c>
     </row>
     <row r="2759">
       <c r="A2759" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2759" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2759" s="4" t="s">
-        <v>3756</v>
+        <v>3757</v>
       </c>
     </row>
     <row r="2760">
       <c r="A2760" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2760" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2760" s="4" t="s">
-        <v>3757</v>
+        <v>3758</v>
       </c>
     </row>
     <row r="2761">
       <c r="A2761" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2761" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2761" s="4" t="s">
-        <v>3758</v>
+        <v>3759</v>
       </c>
     </row>
     <row r="2762">
       <c r="A2762" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2762" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2762" s="4" t="s">
-        <v>3759</v>
+        <v>3760</v>
       </c>
     </row>
     <row r="2763">
       <c r="A2763" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2763" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2763" s="4" t="s">
-        <v>3760</v>
+        <v>3761</v>
       </c>
     </row>
     <row r="2764">
       <c r="A2764" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2764" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2764" s="4" t="s">
-        <v>3761</v>
+        <v>3762</v>
       </c>
     </row>
     <row r="2765">
       <c r="A2765" s="0" t="s">
-        <v>3762</v>
+        <v>3722</v>
       </c>
       <c r="B2765" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2765" s="4" t="s">
         <v>3763</v>
       </c>
     </row>
     <row r="2766">
       <c r="A2766" s="0" t="s">
-        <v>3720</v>
+        <v>3764</v>
       </c>
       <c r="B2766" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2766" s="4" t="s">
-        <v>3764</v>
+        <v>3765</v>
       </c>
     </row>
     <row r="2767">
       <c r="A2767" s="0" t="s">
-        <v>3765</v>
+        <v>3722</v>
       </c>
       <c r="B2767" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2767" s="4" t="s">
         <v>3766</v>
       </c>
     </row>
     <row r="2768">
       <c r="A2768" s="0" t="s">
-        <v>3720</v>
+        <v>3767</v>
       </c>
       <c r="B2768" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2768" s="4" t="s">
-        <v>3767</v>
+        <v>3768</v>
       </c>
     </row>
     <row r="2769">
       <c r="A2769" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2769" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2769" s="4" t="s">
-        <v>3768</v>
+        <v>3769</v>
       </c>
     </row>
     <row r="2770">
       <c r="A2770" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2770" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2770" s="4" t="s">
-        <v>3769</v>
+        <v>3770</v>
       </c>
     </row>
     <row r="2771">
       <c r="A2771" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2771" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2771" s="4" t="s">
-        <v>3770</v>
+        <v>3771</v>
       </c>
     </row>
     <row r="2772">
       <c r="A2772" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2772" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2772" s="4" t="s">
-        <v>3771</v>
+        <v>3772</v>
       </c>
     </row>
     <row r="2773">
       <c r="A2773" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2773" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2773" s="4" t="s">
-        <v>3772</v>
+        <v>3773</v>
       </c>
     </row>
     <row r="2774">
       <c r="A2774" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2774" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2774" s="4" t="s">
-        <v>3773</v>
+        <v>3774</v>
       </c>
     </row>
     <row r="2775">
       <c r="A2775" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2775" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2775" s="4" t="s">
-        <v>3774</v>
+        <v>3775</v>
       </c>
     </row>
     <row r="2776">
       <c r="A2776" s="0" t="s">
-        <v>3775</v>
+        <v>3722</v>
       </c>
       <c r="B2776" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2776" s="4" t="s">
         <v>3776</v>
       </c>
     </row>
     <row r="2777">
       <c r="A2777" s="0" t="s">
-        <v>3741</v>
+        <v>3777</v>
       </c>
       <c r="B2777" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2777" s="4" t="s">
-        <v>3777</v>
+        <v>3778</v>
       </c>
     </row>
     <row r="2778">
       <c r="A2778" s="0" t="s">
-        <v>3720</v>
+        <v>3743</v>
       </c>
       <c r="B2778" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2778" s="4" t="s">
-        <v>3778</v>
+        <v>3779</v>
       </c>
     </row>
     <row r="2779">
       <c r="A2779" s="0" t="s">
-        <v>3779</v>
+        <v>3722</v>
       </c>
       <c r="B2779" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2779" s="4" t="s">
         <v>3780</v>
       </c>
     </row>
     <row r="2780">
       <c r="A2780" s="0" t="s">
-        <v>3720</v>
+        <v>3781</v>
       </c>
       <c r="B2780" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2780" s="4" t="s">
-        <v>3781</v>
+        <v>3782</v>
       </c>
     </row>
     <row r="2781">
       <c r="A2781" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2781" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2781" s="4" t="s">
-        <v>3782</v>
+        <v>3783</v>
       </c>
     </row>
     <row r="2782">
       <c r="A2782" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2782" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2782" s="4" t="s">
-        <v>3783</v>
+        <v>3784</v>
       </c>
     </row>
     <row r="2783">
       <c r="A2783" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2783" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2783" s="4" t="s">
-        <v>3784</v>
+        <v>3785</v>
       </c>
     </row>
     <row r="2784">
       <c r="A2784" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2784" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2784" s="4" t="s">
-        <v>3785</v>
+        <v>3786</v>
       </c>
     </row>
     <row r="2785">
       <c r="A2785" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2785" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2785" s="4" t="s">
-        <v>3786</v>
+        <v>3787</v>
       </c>
     </row>
     <row r="2786">
       <c r="A2786" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2786" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2786" s="4" t="s">
-        <v>3787</v>
+        <v>3788</v>
       </c>
     </row>
     <row r="2787">
       <c r="A2787" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2787" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2787" s="4" t="s">
-        <v>3788</v>
+        <v>3789</v>
       </c>
     </row>
     <row r="2788">
       <c r="A2788" s="0" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
       <c r="B2788" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2788" s="4" t="s">
-        <v>3789</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="2789">
       <c r="A2789" s="0" t="s">
-        <v>3790</v>
+        <v>3722</v>
       </c>
       <c r="B2789" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2789" s="4" t="s">
         <v>3791</v>
       </c>
     </row>
     <row r="2790">
       <c r="A2790" s="0" t="s">
-        <v>3790</v>
+        <v>3792</v>
       </c>
       <c r="B2790" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2790" s="4" t="s">
-        <v>3792</v>
+        <v>3793</v>
       </c>
     </row>
     <row r="2791">
       <c r="A2791" s="0" t="s">
-        <v>3790</v>
+        <v>3792</v>
       </c>
       <c r="B2791" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2791" s="4" t="s">
-        <v>3793</v>
+        <v>3794</v>
       </c>
     </row>
     <row r="2792">
       <c r="A2792" s="0" t="s">
-        <v>3790</v>
+        <v>3792</v>
       </c>
       <c r="B2792" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2792" s="4" t="s">
-        <v>3794</v>
+        <v>3795</v>
       </c>
     </row>
     <row r="2793">
       <c r="A2793" s="0" t="s">
-        <v>3790</v>
+        <v>3792</v>
       </c>
       <c r="B2793" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2793" s="4" t="s">
-        <v>3795</v>
+        <v>3796</v>
       </c>
     </row>
     <row r="2794">
       <c r="A2794" s="0" t="s">
-        <v>3790</v>
+        <v>3792</v>
       </c>
       <c r="B2794" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2794" s="4" t="s">
-        <v>3796</v>
+        <v>3797</v>
       </c>
     </row>
     <row r="2795">
       <c r="A2795" s="0" t="s">
-        <v>3790</v>
+        <v>3792</v>
       </c>
       <c r="B2795" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2795" s="4" t="s">
-        <v>3797</v>
+        <v>3798</v>
       </c>
     </row>
     <row r="2796">
       <c r="A2796" s="0" t="s">
-        <v>3790</v>
+        <v>3792</v>
       </c>
       <c r="B2796" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2796" s="4" t="s">
-        <v>3798</v>
+        <v>3799</v>
       </c>
     </row>
     <row r="2797">
       <c r="A2797" s="0" t="s">
-        <v>3790</v>
+        <v>3792</v>
       </c>
       <c r="B2797" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2797" s="4" t="s">
-        <v>3799</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="2798">
       <c r="A2798" s="0" t="s">
-        <v>3790</v>
+        <v>3792</v>
       </c>
       <c r="B2798" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2798" s="4" t="s">
-        <v>3800</v>
+        <v>3801</v>
       </c>
     </row>
     <row r="2799">
       <c r="A2799" s="0" t="s">
-        <v>3801</v>
+        <v>3792</v>
       </c>
       <c r="B2799" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2799" s="4" t="s">
         <v>3802</v>
       </c>
     </row>
     <row r="2800">
       <c r="A2800" s="0" t="s">
         <v>3803</v>
       </c>
       <c r="B2800" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2800" s="4" t="s">
         <v>3804</v>
       </c>
     </row>
     <row r="2801">
       <c r="A2801" s="0" t="s">
         <v>3805</v>
       </c>
       <c r="B2801" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2801" s="4" t="s">
         <v>3806</v>
       </c>
     </row>
     <row r="2802">
       <c r="A2802" s="0" t="s">
         <v>3807</v>
       </c>
       <c r="B2802" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2802" s="4" t="s">
         <v>3808</v>
       </c>
     </row>
     <row r="2803">
       <c r="A2803" s="0" t="s">
-        <v>3805</v>
+        <v>3809</v>
       </c>
       <c r="B2803" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2803" s="4" t="s">
-        <v>3809</v>
+        <v>3810</v>
       </c>
     </row>
     <row r="2804">
       <c r="A2804" s="0" t="s">
-        <v>3810</v>
+        <v>3807</v>
       </c>
       <c r="B2804" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2804" s="4" t="s">
         <v>3811</v>
       </c>
     </row>
     <row r="2805">
       <c r="A2805" s="0" t="s">
         <v>3812</v>
       </c>
       <c r="B2805" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2805" s="4" t="s">
         <v>3813</v>
       </c>
     </row>
     <row r="2806">
       <c r="A2806" s="0" t="s">
         <v>3814</v>
       </c>
       <c r="B2806" s="0" t="s">
         <v>3299</v>
@@ -43860,62 +43866,62 @@
     </row>
     <row r="2812">
       <c r="A2812" s="0" t="s">
         <v>3826</v>
       </c>
       <c r="B2812" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2812" s="4" t="s">
         <v>3827</v>
       </c>
     </row>
     <row r="2813">
       <c r="A2813" s="0" t="s">
         <v>3828</v>
       </c>
       <c r="B2813" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2813" s="4" t="s">
         <v>3829</v>
       </c>
     </row>
     <row r="2814">
       <c r="A2814" s="0" t="s">
-        <v>90</v>
+        <v>3830</v>
       </c>
       <c r="B2814" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2814" s="4" t="s">
-        <v>3830</v>
+        <v>3831</v>
       </c>
     </row>
     <row r="2815">
       <c r="A2815" s="0" t="s">
-        <v>3831</v>
+        <v>90</v>
       </c>
       <c r="B2815" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2815" s="4" t="s">
         <v>3832</v>
       </c>
     </row>
     <row r="2816">
       <c r="A2816" s="0" t="s">
         <v>3833</v>
       </c>
       <c r="B2816" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2816" s="4" t="s">
         <v>3834</v>
       </c>
     </row>
     <row r="2817">
       <c r="A2817" s="0" t="s">
         <v>3835</v>
       </c>
       <c r="B2817" s="0" t="s">
         <v>3299</v>
@@ -43959,62 +43965,62 @@
     </row>
     <row r="2821">
       <c r="A2821" s="0" t="s">
         <v>3843</v>
       </c>
       <c r="B2821" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2821" s="4" t="s">
         <v>3844</v>
       </c>
     </row>
     <row r="2822">
       <c r="A2822" s="0" t="s">
         <v>3845</v>
       </c>
       <c r="B2822" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2822" s="4" t="s">
         <v>3846</v>
       </c>
     </row>
     <row r="2823">
       <c r="A2823" s="0" t="s">
-        <v>609</v>
+        <v>3847</v>
       </c>
       <c r="B2823" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2823" s="4" t="s">
-        <v>3847</v>
+        <v>3848</v>
       </c>
     </row>
     <row r="2824">
       <c r="A2824" s="0" t="s">
-        <v>3848</v>
+        <v>609</v>
       </c>
       <c r="B2824" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2824" s="4" t="s">
         <v>3849</v>
       </c>
     </row>
     <row r="2825">
       <c r="A2825" s="0" t="s">
         <v>3850</v>
       </c>
       <c r="B2825" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2825" s="4" t="s">
         <v>3851</v>
       </c>
     </row>
     <row r="2826">
       <c r="A2826" s="0" t="s">
         <v>3852</v>
       </c>
       <c r="B2826" s="0" t="s">
         <v>3299</v>
@@ -44058,62 +44064,62 @@
     </row>
     <row r="2830">
       <c r="A2830" s="0" t="s">
         <v>3860</v>
       </c>
       <c r="B2830" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2830" s="4" t="s">
         <v>3861</v>
       </c>
     </row>
     <row r="2831">
       <c r="A2831" s="0" t="s">
         <v>3862</v>
       </c>
       <c r="B2831" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2831" s="4" t="s">
         <v>3863</v>
       </c>
     </row>
     <row r="2832">
       <c r="A2832" s="0" t="s">
-        <v>2526</v>
+        <v>3864</v>
       </c>
       <c r="B2832" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2832" s="4" t="s">
-        <v>3864</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="2833">
       <c r="A2833" s="0" t="s">
-        <v>3865</v>
+        <v>2526</v>
       </c>
       <c r="B2833" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2833" s="4" t="s">
         <v>3866</v>
       </c>
     </row>
     <row r="2834">
       <c r="A2834" s="0" t="s">
         <v>3867</v>
       </c>
       <c r="B2834" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2834" s="4" t="s">
         <v>3868</v>
       </c>
     </row>
     <row r="2835">
       <c r="A2835" s="0" t="s">
         <v>3869</v>
       </c>
       <c r="B2835" s="0" t="s">
         <v>3299</v>
@@ -44267,62 +44273,62 @@
     </row>
     <row r="2849">
       <c r="A2849" s="0" t="s">
         <v>3897</v>
       </c>
       <c r="B2849" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2849" s="4" t="s">
         <v>3898</v>
       </c>
     </row>
     <row r="2850">
       <c r="A2850" s="0" t="s">
         <v>3899</v>
       </c>
       <c r="B2850" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2850" s="4" t="s">
         <v>3900</v>
       </c>
     </row>
     <row r="2851">
       <c r="A2851" s="0" t="s">
-        <v>2303</v>
+        <v>3901</v>
       </c>
       <c r="B2851" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2851" s="4" t="s">
-        <v>3901</v>
+        <v>3902</v>
       </c>
     </row>
     <row r="2852">
       <c r="A2852" s="0" t="s">
-        <v>3902</v>
+        <v>2303</v>
       </c>
       <c r="B2852" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2852" s="4" t="s">
         <v>3903</v>
       </c>
     </row>
     <row r="2853">
       <c r="A2853" s="0" t="s">
         <v>3904</v>
       </c>
       <c r="B2853" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2853" s="4" t="s">
         <v>3905</v>
       </c>
     </row>
     <row r="2854">
       <c r="A2854" s="0" t="s">
         <v>3906</v>
       </c>
       <c r="B2854" s="0" t="s">
         <v>3299</v>
@@ -44487,106 +44493,106 @@
     </row>
     <row r="2869">
       <c r="A2869" s="0" t="s">
         <v>3936</v>
       </c>
       <c r="B2869" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2869" s="4" t="s">
         <v>3937</v>
       </c>
     </row>
     <row r="2870">
       <c r="A2870" s="0" t="s">
         <v>3938</v>
       </c>
       <c r="B2870" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2870" s="4" t="s">
         <v>3939</v>
       </c>
     </row>
     <row r="2871">
       <c r="A2871" s="0" t="s">
-        <v>1538</v>
+        <v>3940</v>
       </c>
       <c r="B2871" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2871" s="4" t="s">
-        <v>3940</v>
+        <v>3941</v>
       </c>
     </row>
     <row r="2872">
       <c r="A2872" s="0" t="s">
-        <v>3941</v>
+        <v>1538</v>
       </c>
       <c r="B2872" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2872" s="4" t="s">
         <v>3942</v>
       </c>
     </row>
     <row r="2873">
       <c r="A2873" s="0" t="s">
-        <v>1538</v>
+        <v>3943</v>
       </c>
       <c r="B2873" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2873" s="4" t="s">
-        <v>3943</v>
+        <v>3944</v>
       </c>
     </row>
     <row r="2874">
       <c r="A2874" s="0" t="s">
         <v>1538</v>
       </c>
       <c r="B2874" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2874" s="4" t="s">
-        <v>3944</v>
+        <v>3945</v>
       </c>
     </row>
     <row r="2875">
       <c r="A2875" s="0" t="s">
-        <v>3941</v>
+        <v>1538</v>
       </c>
       <c r="B2875" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2875" s="4" t="s">
-        <v>3945</v>
+        <v>3946</v>
       </c>
     </row>
     <row r="2876">
       <c r="A2876" s="0" t="s">
-        <v>3946</v>
+        <v>3943</v>
       </c>
       <c r="B2876" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2876" s="4" t="s">
         <v>3947</v>
       </c>
     </row>
     <row r="2877">
       <c r="A2877" s="0" t="s">
         <v>3948</v>
       </c>
       <c r="B2877" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2877" s="4" t="s">
         <v>3949</v>
       </c>
     </row>
     <row r="2878">
       <c r="A2878" s="0" t="s">
         <v>3950</v>
       </c>
       <c r="B2878" s="0" t="s">
         <v>3299</v>
@@ -44597,106 +44603,106 @@
     </row>
     <row r="2879">
       <c r="A2879" s="0" t="s">
         <v>3952</v>
       </c>
       <c r="B2879" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2879" s="4" t="s">
         <v>3953</v>
       </c>
     </row>
     <row r="2880">
       <c r="A2880" s="0" t="s">
         <v>3954</v>
       </c>
       <c r="B2880" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2880" s="4" t="s">
         <v>3955</v>
       </c>
     </row>
     <row r="2881">
       <c r="A2881" s="0" t="s">
-        <v>3954</v>
+        <v>3956</v>
       </c>
       <c r="B2881" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2881" s="4" t="s">
-        <v>3956</v>
+        <v>3957</v>
       </c>
     </row>
     <row r="2882">
       <c r="A2882" s="0" t="s">
-        <v>3957</v>
+        <v>3956</v>
       </c>
       <c r="B2882" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2882" s="4" t="s">
         <v>3958</v>
       </c>
     </row>
     <row r="2883">
       <c r="A2883" s="0" t="s">
         <v>3959</v>
       </c>
       <c r="B2883" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2883" s="4" t="s">
         <v>3960</v>
       </c>
     </row>
     <row r="2884">
       <c r="A2884" s="0" t="s">
         <v>3961</v>
       </c>
       <c r="B2884" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2884" s="4" t="s">
         <v>3962</v>
       </c>
     </row>
     <row r="2885">
       <c r="A2885" s="0" t="s">
-        <v>3961</v>
+        <v>3963</v>
       </c>
       <c r="B2885" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2885" s="4" t="s">
-        <v>3963</v>
+        <v>3964</v>
       </c>
     </row>
     <row r="2886">
       <c r="A2886" s="0" t="s">
-        <v>3964</v>
+        <v>3963</v>
       </c>
       <c r="B2886" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2886" s="4" t="s">
         <v>3965</v>
       </c>
     </row>
     <row r="2887">
       <c r="A2887" s="0" t="s">
         <v>3966</v>
       </c>
       <c r="B2887" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2887" s="4" t="s">
         <v>3967</v>
       </c>
     </row>
     <row r="2888">
       <c r="A2888" s="0" t="s">
         <v>3968</v>
       </c>
       <c r="B2888" s="0" t="s">
         <v>3299</v>
@@ -44707,1041 +44713,1041 @@
     </row>
     <row r="2889">
       <c r="A2889" s="0" t="s">
         <v>3970</v>
       </c>
       <c r="B2889" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2889" s="4" t="s">
         <v>3971</v>
       </c>
     </row>
     <row r="2890">
       <c r="A2890" s="0" t="s">
         <v>3972</v>
       </c>
       <c r="B2890" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2890" s="4" t="s">
         <v>3973</v>
       </c>
     </row>
     <row r="2891">
       <c r="A2891" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2891" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2891" s="4" t="s">
-        <v>3974</v>
+        <v>3975</v>
       </c>
     </row>
     <row r="2892">
       <c r="A2892" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2892" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2892" s="4" t="s">
-        <v>3975</v>
+        <v>3976</v>
       </c>
     </row>
     <row r="2893">
       <c r="A2893" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2893" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2893" s="4" t="s">
-        <v>3976</v>
+        <v>3977</v>
       </c>
     </row>
     <row r="2894">
       <c r="A2894" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2894" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2894" s="4" t="s">
-        <v>3977</v>
+        <v>3978</v>
       </c>
     </row>
     <row r="2895">
       <c r="A2895" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2895" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2895" s="4" t="s">
-        <v>3978</v>
+        <v>3979</v>
       </c>
     </row>
     <row r="2896">
       <c r="A2896" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2896" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2896" s="4" t="s">
-        <v>3979</v>
+        <v>3980</v>
       </c>
     </row>
     <row r="2897">
       <c r="A2897" s="0" t="s">
-        <v>3980</v>
+        <v>3974</v>
       </c>
       <c r="B2897" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2897" s="4" t="s">
         <v>3981</v>
       </c>
     </row>
     <row r="2898">
       <c r="A2898" s="0" t="s">
-        <v>3972</v>
+        <v>3982</v>
       </c>
       <c r="B2898" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2898" s="4" t="s">
-        <v>3982</v>
+        <v>3983</v>
       </c>
     </row>
     <row r="2899">
       <c r="A2899" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2899" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2899" s="4" t="s">
-        <v>3983</v>
+        <v>3984</v>
       </c>
     </row>
     <row r="2900">
       <c r="A2900" s="0" t="s">
-        <v>3984</v>
+        <v>3974</v>
       </c>
       <c r="B2900" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2900" s="4" t="s">
         <v>3985</v>
       </c>
     </row>
     <row r="2901">
       <c r="A2901" s="0" t="s">
         <v>3986</v>
       </c>
       <c r="B2901" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2901" s="4" t="s">
         <v>3987</v>
       </c>
     </row>
     <row r="2902">
       <c r="A2902" s="0" t="s">
-        <v>3972</v>
+        <v>3988</v>
       </c>
       <c r="B2902" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2902" s="4" t="s">
-        <v>3988</v>
+        <v>3989</v>
       </c>
     </row>
     <row r="2903">
       <c r="A2903" s="0" t="s">
-        <v>3989</v>
+        <v>3974</v>
       </c>
       <c r="B2903" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2903" s="4" t="s">
-        <v>3988</v>
+        <v>3990</v>
       </c>
     </row>
     <row r="2904">
       <c r="A2904" s="0" t="s">
-        <v>3972</v>
+        <v>3991</v>
       </c>
       <c r="B2904" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2904" s="4" t="s">
         <v>3990</v>
       </c>
     </row>
     <row r="2905">
       <c r="A2905" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2905" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2905" s="4" t="s">
-        <v>3991</v>
+        <v>3992</v>
       </c>
     </row>
     <row r="2906">
       <c r="A2906" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2906" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2906" s="4" t="s">
-        <v>3992</v>
+        <v>3993</v>
       </c>
     </row>
     <row r="2907">
       <c r="A2907" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2907" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2907" s="4" t="s">
-        <v>3993</v>
+        <v>3994</v>
       </c>
     </row>
     <row r="2908">
       <c r="A2908" s="0" t="s">
-        <v>3994</v>
+        <v>3974</v>
       </c>
       <c r="B2908" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2908" s="4" t="s">
         <v>3995</v>
       </c>
     </row>
     <row r="2909">
       <c r="A2909" s="0" t="s">
-        <v>3972</v>
+        <v>3996</v>
       </c>
       <c r="B2909" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2909" s="4" t="s">
-        <v>3996</v>
+        <v>3997</v>
       </c>
     </row>
     <row r="2910">
       <c r="A2910" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2910" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2910" s="4" t="s">
-        <v>3997</v>
+        <v>3998</v>
       </c>
     </row>
     <row r="2911">
       <c r="A2911" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2911" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2911" s="4" t="s">
-        <v>3998</v>
+        <v>3999</v>
       </c>
     </row>
     <row r="2912">
       <c r="A2912" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2912" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2912" s="4" t="s">
-        <v>3999</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="2913">
       <c r="A2913" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2913" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2913" s="4" t="s">
-        <v>4000</v>
+        <v>4001</v>
       </c>
     </row>
     <row r="2914">
       <c r="A2914" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2914" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2914" s="4" t="s">
-        <v>4001</v>
+        <v>4002</v>
       </c>
     </row>
     <row r="2915">
       <c r="A2915" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2915" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2915" s="4" t="s">
-        <v>4002</v>
+        <v>4003</v>
       </c>
     </row>
     <row r="2916">
       <c r="A2916" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2916" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2916" s="4" t="s">
-        <v>4003</v>
+        <v>4004</v>
       </c>
     </row>
     <row r="2917">
       <c r="A2917" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2917" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2917" s="4" t="s">
-        <v>4004</v>
+        <v>4005</v>
       </c>
     </row>
     <row r="2918">
       <c r="A2918" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2918" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2918" s="4" t="s">
-        <v>4005</v>
+        <v>4006</v>
       </c>
     </row>
     <row r="2919">
       <c r="A2919" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2919" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2919" s="4" t="s">
-        <v>4006</v>
+        <v>4007</v>
       </c>
     </row>
     <row r="2920">
       <c r="A2920" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2920" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2920" s="4" t="s">
-        <v>4007</v>
+        <v>4008</v>
       </c>
     </row>
     <row r="2921">
       <c r="A2921" s="0" t="s">
-        <v>4008</v>
+        <v>3974</v>
       </c>
       <c r="B2921" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2921" s="4" t="s">
         <v>4009</v>
       </c>
     </row>
     <row r="2922">
       <c r="A2922" s="0" t="s">
-        <v>3153</v>
+        <v>4010</v>
       </c>
       <c r="B2922" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2922" s="4" t="s">
-        <v>4010</v>
+        <v>4011</v>
       </c>
     </row>
     <row r="2923">
       <c r="A2923" s="0" t="s">
-        <v>4011</v>
+        <v>3153</v>
       </c>
       <c r="B2923" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2923" s="4" t="s">
         <v>4012</v>
       </c>
     </row>
     <row r="2924">
       <c r="A2924" s="0" t="s">
         <v>4013</v>
       </c>
       <c r="B2924" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2924" s="4" t="s">
         <v>4014</v>
       </c>
     </row>
     <row r="2925">
       <c r="A2925" s="0" t="s">
         <v>4015</v>
       </c>
       <c r="B2925" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2925" s="4" t="s">
         <v>4016</v>
       </c>
     </row>
     <row r="2926">
       <c r="A2926" s="0" t="s">
-        <v>3972</v>
+        <v>4017</v>
       </c>
       <c r="B2926" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2926" s="4" t="s">
-        <v>4017</v>
+        <v>4018</v>
       </c>
     </row>
     <row r="2927">
       <c r="A2927" s="0" t="s">
-        <v>4018</v>
+        <v>3974</v>
       </c>
       <c r="B2927" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2927" s="4" t="s">
         <v>4019</v>
       </c>
     </row>
     <row r="2928">
       <c r="A2928" s="0" t="s">
         <v>4020</v>
       </c>
       <c r="B2928" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2928" s="4" t="s">
         <v>4021</v>
       </c>
     </row>
     <row r="2929">
       <c r="A2929" s="0" t="s">
-        <v>3972</v>
+        <v>4022</v>
       </c>
       <c r="B2929" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2929" s="4" t="s">
-        <v>4022</v>
+        <v>4023</v>
       </c>
     </row>
     <row r="2930">
       <c r="A2930" s="0" t="s">
-        <v>4023</v>
+        <v>3974</v>
       </c>
       <c r="B2930" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2930" s="4" t="s">
         <v>4024</v>
       </c>
     </row>
     <row r="2931">
       <c r="A2931" s="0" t="s">
-        <v>3972</v>
+        <v>4025</v>
       </c>
       <c r="B2931" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2931" s="4" t="s">
-        <v>4025</v>
+        <v>4026</v>
       </c>
     </row>
     <row r="2932">
       <c r="A2932" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2932" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2932" s="4" t="s">
-        <v>4026</v>
+        <v>4027</v>
       </c>
     </row>
     <row r="2933">
       <c r="A2933" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2933" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2933" s="4" t="s">
-        <v>4027</v>
+        <v>4028</v>
       </c>
     </row>
     <row r="2934">
       <c r="A2934" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2934" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2934" s="4" t="s">
-        <v>4028</v>
+        <v>4029</v>
       </c>
     </row>
     <row r="2935">
       <c r="A2935" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2935" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2935" s="4" t="s">
-        <v>4029</v>
+        <v>4030</v>
       </c>
     </row>
     <row r="2936">
       <c r="A2936" s="0" t="s">
-        <v>3968</v>
+        <v>3974</v>
       </c>
       <c r="B2936" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2936" s="4" t="s">
-        <v>4030</v>
+        <v>4031</v>
       </c>
     </row>
     <row r="2937">
       <c r="A2937" s="0" t="s">
-        <v>3972</v>
+        <v>3970</v>
       </c>
       <c r="B2937" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2937" s="4" t="s">
-        <v>4031</v>
+        <v>4032</v>
       </c>
     </row>
     <row r="2938">
       <c r="A2938" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2938" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2938" s="4" t="s">
-        <v>4032</v>
+        <v>4033</v>
       </c>
     </row>
     <row r="2939">
       <c r="A2939" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2939" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2939" s="4" t="s">
-        <v>4033</v>
+        <v>4034</v>
       </c>
     </row>
     <row r="2940">
       <c r="A2940" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2940" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2940" s="4" t="s">
-        <v>4034</v>
+        <v>4035</v>
       </c>
     </row>
     <row r="2941">
       <c r="A2941" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2941" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2941" s="4" t="s">
-        <v>4035</v>
+        <v>4036</v>
       </c>
     </row>
     <row r="2942">
       <c r="A2942" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2942" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2942" s="4" t="s">
-        <v>4036</v>
+        <v>4037</v>
       </c>
     </row>
     <row r="2943">
       <c r="A2943" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2943" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2943" s="4" t="s">
-        <v>4037</v>
+        <v>4038</v>
       </c>
     </row>
     <row r="2944">
       <c r="A2944" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2944" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2944" s="4" t="s">
-        <v>4038</v>
+        <v>4039</v>
       </c>
     </row>
     <row r="2945">
       <c r="A2945" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2945" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2945" s="4" t="s">
-        <v>4039</v>
+        <v>4040</v>
       </c>
     </row>
     <row r="2946">
       <c r="A2946" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2946" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2946" s="4" t="s">
-        <v>4040</v>
+        <v>4041</v>
       </c>
     </row>
     <row r="2947">
       <c r="A2947" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2947" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2947" s="4" t="s">
-        <v>4041</v>
+        <v>4042</v>
       </c>
     </row>
     <row r="2948">
       <c r="A2948" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2948" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2948" s="4" t="s">
-        <v>4042</v>
+        <v>4043</v>
       </c>
     </row>
     <row r="2949">
       <c r="A2949" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2949" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2949" s="4" t="s">
-        <v>4043</v>
+        <v>4044</v>
       </c>
     </row>
     <row r="2950">
       <c r="A2950" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2950" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2950" s="4" t="s">
-        <v>4044</v>
+        <v>4045</v>
       </c>
     </row>
     <row r="2951">
       <c r="A2951" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2951" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2951" s="4" t="s">
-        <v>4045</v>
+        <v>4046</v>
       </c>
     </row>
     <row r="2952">
       <c r="A2952" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2952" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2952" s="4" t="s">
-        <v>4046</v>
+        <v>4047</v>
       </c>
     </row>
     <row r="2953">
       <c r="A2953" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2953" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2953" s="4" t="s">
-        <v>4047</v>
+        <v>4048</v>
       </c>
     </row>
     <row r="2954">
       <c r="A2954" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2954" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2954" s="4" t="s">
-        <v>4048</v>
+        <v>4049</v>
       </c>
     </row>
     <row r="2955">
       <c r="A2955" s="0" t="s">
-        <v>4049</v>
+        <v>3974</v>
       </c>
       <c r="B2955" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2955" s="4" t="s">
         <v>4050</v>
       </c>
     </row>
     <row r="2956">
       <c r="A2956" s="0" t="s">
-        <v>3972</v>
+        <v>4051</v>
       </c>
       <c r="B2956" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2956" s="4" t="s">
-        <v>4051</v>
+        <v>4052</v>
       </c>
     </row>
     <row r="2957">
       <c r="A2957" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2957" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2957" s="4" t="s">
-        <v>4052</v>
+        <v>4053</v>
       </c>
     </row>
     <row r="2958">
       <c r="A2958" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2958" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2958" s="4" t="s">
-        <v>4053</v>
+        <v>4054</v>
       </c>
     </row>
     <row r="2959">
       <c r="A2959" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2959" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2959" s="4" t="s">
-        <v>4054</v>
+        <v>4055</v>
       </c>
     </row>
     <row r="2960">
       <c r="A2960" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2960" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2960" s="4" t="s">
-        <v>4055</v>
+        <v>4056</v>
       </c>
     </row>
     <row r="2961">
       <c r="A2961" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2961" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2961" s="4" t="s">
-        <v>4056</v>
+        <v>4057</v>
       </c>
     </row>
     <row r="2962">
       <c r="A2962" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2962" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2962" s="4" t="s">
-        <v>4057</v>
+        <v>4058</v>
       </c>
     </row>
     <row r="2963">
       <c r="A2963" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2963" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2963" s="4" t="s">
-        <v>4058</v>
+        <v>4059</v>
       </c>
     </row>
     <row r="2964">
       <c r="A2964" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2964" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2964" s="4" t="s">
-        <v>4059</v>
+        <v>4060</v>
       </c>
     </row>
     <row r="2965">
       <c r="A2965" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2965" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2965" s="4" t="s">
-        <v>4060</v>
+        <v>4061</v>
       </c>
     </row>
     <row r="2966">
       <c r="A2966" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2966" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2966" s="4" t="s">
-        <v>4061</v>
+        <v>4062</v>
       </c>
     </row>
     <row r="2967">
       <c r="A2967" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2967" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2967" s="4" t="s">
-        <v>4062</v>
+        <v>4063</v>
       </c>
     </row>
     <row r="2968">
       <c r="A2968" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2968" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2968" s="4" t="s">
-        <v>4063</v>
+        <v>4064</v>
       </c>
     </row>
     <row r="2969">
       <c r="A2969" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2969" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2969" s="4" t="s">
-        <v>4064</v>
+        <v>4065</v>
       </c>
     </row>
     <row r="2970">
       <c r="A2970" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2970" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2970" s="4" t="s">
-        <v>4065</v>
+        <v>4066</v>
       </c>
     </row>
     <row r="2971">
       <c r="A2971" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2971" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2971" s="4" t="s">
-        <v>4066</v>
+        <v>4067</v>
       </c>
     </row>
     <row r="2972">
       <c r="A2972" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2972" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2972" s="4" t="s">
-        <v>4067</v>
+        <v>4068</v>
       </c>
     </row>
     <row r="2973">
       <c r="A2973" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2973" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2973" s="4" t="s">
-        <v>4068</v>
+        <v>4069</v>
       </c>
     </row>
     <row r="2974">
       <c r="A2974" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2974" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2974" s="4" t="s">
-        <v>4069</v>
+        <v>4070</v>
       </c>
     </row>
     <row r="2975">
       <c r="A2975" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2975" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2975" s="4" t="s">
-        <v>4070</v>
+        <v>4071</v>
       </c>
     </row>
     <row r="2976">
       <c r="A2976" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2976" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2976" s="4" t="s">
-        <v>4071</v>
+        <v>4072</v>
       </c>
     </row>
     <row r="2977">
       <c r="A2977" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2977" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2977" s="4" t="s">
-        <v>4072</v>
+        <v>4073</v>
       </c>
     </row>
     <row r="2978">
       <c r="A2978" s="0" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
       <c r="B2978" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2978" s="4" t="s">
-        <v>4073</v>
+        <v>4074</v>
       </c>
     </row>
     <row r="2979">
       <c r="A2979" s="0" t="s">
-        <v>4074</v>
+        <v>3974</v>
       </c>
       <c r="B2979" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2979" s="4" t="s">
         <v>4075</v>
       </c>
     </row>
     <row r="2980">
       <c r="A2980" s="0" t="s">
-        <v>1958</v>
+        <v>4076</v>
       </c>
       <c r="B2980" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2980" s="4" t="s">
-        <v>4076</v>
+        <v>4077</v>
       </c>
     </row>
     <row r="2981">
       <c r="A2981" s="0" t="s">
-        <v>4077</v>
+        <v>1958</v>
       </c>
       <c r="B2981" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2981" s="4" t="s">
         <v>4078</v>
       </c>
     </row>
     <row r="2982">
       <c r="A2982" s="0" t="s">
         <v>4079</v>
       </c>
       <c r="B2982" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2982" s="4" t="s">
         <v>4080</v>
       </c>
     </row>
     <row r="2983">
       <c r="A2983" s="0" t="s">
         <v>4081</v>
       </c>
       <c r="B2983" s="0" t="s">
         <v>3299</v>
@@ -45862,117 +45868,117 @@
     </row>
     <row r="2994">
       <c r="A2994" s="0" t="s">
         <v>4103</v>
       </c>
       <c r="B2994" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2994" s="4" t="s">
         <v>4104</v>
       </c>
     </row>
     <row r="2995">
       <c r="A2995" s="0" t="s">
         <v>4105</v>
       </c>
       <c r="B2995" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2995" s="4" t="s">
         <v>4106</v>
       </c>
     </row>
     <row r="2996">
       <c r="A2996" s="0" t="s">
-        <v>2950</v>
+        <v>4107</v>
       </c>
       <c r="B2996" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2996" s="4" t="s">
-        <v>4107</v>
+        <v>4108</v>
       </c>
     </row>
     <row r="2997">
       <c r="A2997" s="0" t="s">
         <v>2950</v>
       </c>
       <c r="B2997" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2997" s="4" t="s">
-        <v>4108</v>
+        <v>4109</v>
       </c>
     </row>
     <row r="2998">
       <c r="A2998" s="0" t="s">
-        <v>4109</v>
+        <v>2950</v>
       </c>
       <c r="B2998" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2998" s="4" t="s">
         <v>4110</v>
       </c>
     </row>
     <row r="2999">
       <c r="A2999" s="0" t="s">
-        <v>4089</v>
+        <v>4111</v>
       </c>
       <c r="B2999" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C2999" s="4" t="s">
-        <v>4111</v>
+        <v>4112</v>
       </c>
     </row>
     <row r="3000">
       <c r="A3000" s="0" t="s">
-        <v>4112</v>
+        <v>4091</v>
       </c>
       <c r="B3000" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3000" s="4" t="s">
         <v>4113</v>
       </c>
     </row>
     <row r="3001">
       <c r="A3001" s="0" t="s">
-        <v>2950</v>
+        <v>4114</v>
       </c>
       <c r="B3001" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3001" s="4" t="s">
-        <v>4114</v>
+        <v>4115</v>
       </c>
     </row>
     <row r="3002">
       <c r="A3002" s="0" t="s">
-        <v>4115</v>
+        <v>2950</v>
       </c>
       <c r="B3002" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3002" s="4" t="s">
         <v>4116</v>
       </c>
     </row>
     <row r="3003">
       <c r="A3003" s="0" t="s">
         <v>4117</v>
       </c>
       <c r="B3003" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3003" s="4" t="s">
         <v>4118</v>
       </c>
     </row>
     <row r="3004">
       <c r="A3004" s="0" t="s">
         <v>4119</v>
       </c>
       <c r="B3004" s="0" t="s">
         <v>3299</v>
@@ -46027,62 +46033,62 @@
     </row>
     <row r="3009">
       <c r="A3009" s="0" t="s">
         <v>4129</v>
       </c>
       <c r="B3009" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3009" s="4" t="s">
         <v>4130</v>
       </c>
     </row>
     <row r="3010">
       <c r="A3010" s="0" t="s">
         <v>4131</v>
       </c>
       <c r="B3010" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3010" s="4" t="s">
         <v>4132</v>
       </c>
     </row>
     <row r="3011">
       <c r="A3011" s="0" t="s">
-        <v>4125</v>
+        <v>4133</v>
       </c>
       <c r="B3011" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3011" s="4" t="s">
-        <v>4133</v>
+        <v>4134</v>
       </c>
     </row>
     <row r="3012">
       <c r="A3012" s="0" t="s">
-        <v>4134</v>
+        <v>4127</v>
       </c>
       <c r="B3012" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3012" s="4" t="s">
         <v>4135</v>
       </c>
     </row>
     <row r="3013">
       <c r="A3013" s="0" t="s">
         <v>4136</v>
       </c>
       <c r="B3013" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3013" s="4" t="s">
         <v>4137</v>
       </c>
     </row>
     <row r="3014">
       <c r="A3014" s="0" t="s">
         <v>4138</v>
       </c>
       <c r="B3014" s="0" t="s">
         <v>3299</v>
@@ -46115,62 +46121,62 @@
     </row>
     <row r="3017">
       <c r="A3017" s="0" t="s">
         <v>4144</v>
       </c>
       <c r="B3017" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3017" s="4" t="s">
         <v>4145</v>
       </c>
     </row>
     <row r="3018">
       <c r="A3018" s="0" t="s">
         <v>4146</v>
       </c>
       <c r="B3018" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3018" s="4" t="s">
         <v>4147</v>
       </c>
     </row>
     <row r="3019">
       <c r="A3019" s="0" t="s">
-        <v>3155</v>
+        <v>4148</v>
       </c>
       <c r="B3019" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3019" s="4" t="s">
-        <v>4148</v>
+        <v>4149</v>
       </c>
     </row>
     <row r="3020">
       <c r="A3020" s="0" t="s">
-        <v>4149</v>
+        <v>3155</v>
       </c>
       <c r="B3020" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3020" s="4" t="s">
         <v>4150</v>
       </c>
     </row>
     <row r="3021">
       <c r="A3021" s="0" t="s">
         <v>4151</v>
       </c>
       <c r="B3021" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3021" s="4" t="s">
         <v>4152</v>
       </c>
     </row>
     <row r="3022">
       <c r="A3022" s="0" t="s">
         <v>4153</v>
       </c>
       <c r="B3022" s="0" t="s">
         <v>3299</v>
@@ -46225,73 +46231,73 @@
     </row>
     <row r="3027">
       <c r="A3027" s="0" t="s">
         <v>4163</v>
       </c>
       <c r="B3027" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3027" s="4" t="s">
         <v>4164</v>
       </c>
     </row>
     <row r="3028">
       <c r="A3028" s="0" t="s">
         <v>4165</v>
       </c>
       <c r="B3028" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3028" s="4" t="s">
         <v>4166</v>
       </c>
     </row>
     <row r="3029">
       <c r="A3029" s="0" t="s">
-        <v>1190</v>
+        <v>4167</v>
       </c>
       <c r="B3029" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3029" s="4" t="s">
-        <v>4167</v>
+        <v>4168</v>
       </c>
     </row>
     <row r="3030">
       <c r="A3030" s="0" t="s">
         <v>1190</v>
       </c>
       <c r="B3030" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3030" s="4" t="s">
-        <v>4168</v>
+        <v>4169</v>
       </c>
     </row>
     <row r="3031">
       <c r="A3031" s="0" t="s">
-        <v>4169</v>
+        <v>1190</v>
       </c>
       <c r="B3031" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3031" s="4" t="s">
         <v>4170</v>
       </c>
     </row>
     <row r="3032">
       <c r="A3032" s="0" t="s">
         <v>4171</v>
       </c>
       <c r="B3032" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3032" s="4" t="s">
         <v>4172</v>
       </c>
     </row>
     <row r="3033">
       <c r="A3033" s="0" t="s">
         <v>4173</v>
       </c>
       <c r="B3033" s="0" t="s">
         <v>3299</v>
@@ -46302,964 +46308,964 @@
     </row>
     <row r="3034">
       <c r="A3034" s="0" t="s">
         <v>4175</v>
       </c>
       <c r="B3034" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3034" s="4" t="s">
         <v>4176</v>
       </c>
     </row>
     <row r="3035">
       <c r="A3035" s="0" t="s">
         <v>4177</v>
       </c>
       <c r="B3035" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3035" s="4" t="s">
         <v>4178</v>
       </c>
     </row>
     <row r="3036">
       <c r="A3036" s="0" t="s">
-        <v>4163</v>
+        <v>4179</v>
       </c>
       <c r="B3036" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3036" s="4" t="s">
-        <v>4179</v>
+        <v>4180</v>
       </c>
     </row>
     <row r="3037">
       <c r="A3037" s="0" t="s">
-        <v>4163</v>
+        <v>4165</v>
       </c>
       <c r="B3037" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3037" s="4" t="s">
-        <v>4180</v>
+        <v>4181</v>
       </c>
     </row>
     <row r="3038">
       <c r="A3038" s="0" t="s">
-        <v>4163</v>
+        <v>4165</v>
       </c>
       <c r="B3038" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3038" s="4" t="s">
-        <v>4181</v>
+        <v>4182</v>
       </c>
     </row>
     <row r="3039">
       <c r="A3039" s="0" t="s">
-        <v>4163</v>
+        <v>4165</v>
       </c>
       <c r="B3039" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3039" s="4" t="s">
-        <v>4182</v>
+        <v>4183</v>
       </c>
     </row>
     <row r="3040">
       <c r="A3040" s="0" t="s">
-        <v>4155</v>
+        <v>4165</v>
       </c>
       <c r="B3040" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3040" s="4" t="s">
-        <v>4183</v>
+        <v>4184</v>
       </c>
     </row>
     <row r="3041">
       <c r="A3041" s="0" t="s">
-        <v>3298</v>
+        <v>4157</v>
       </c>
       <c r="B3041" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3041" s="4" t="s">
-        <v>4184</v>
+        <v>4185</v>
       </c>
     </row>
     <row r="3042">
       <c r="A3042" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3042" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3042" s="4" t="s">
-        <v>4185</v>
+        <v>4186</v>
       </c>
     </row>
     <row r="3043">
       <c r="A3043" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3043" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3043" s="4" t="s">
-        <v>4186</v>
+        <v>4187</v>
       </c>
     </row>
     <row r="3044">
       <c r="A3044" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3044" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3044" s="4" t="s">
-        <v>4187</v>
+        <v>4188</v>
       </c>
     </row>
     <row r="3045">
       <c r="A3045" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3045" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3045" s="4" t="s">
-        <v>4188</v>
+        <v>4189</v>
       </c>
     </row>
     <row r="3046">
       <c r="A3046" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3046" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3046" s="4" t="s">
-        <v>4189</v>
+        <v>4190</v>
       </c>
     </row>
     <row r="3047">
       <c r="A3047" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3047" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3047" s="4" t="s">
-        <v>4190</v>
+        <v>4191</v>
       </c>
     </row>
     <row r="3048">
       <c r="A3048" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3048" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3048" s="4" t="s">
-        <v>4191</v>
+        <v>4192</v>
       </c>
     </row>
     <row r="3049">
       <c r="A3049" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3049" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3049" s="4" t="s">
-        <v>4192</v>
+        <v>4193</v>
       </c>
     </row>
     <row r="3050">
       <c r="A3050" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3050" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3050" s="4" t="s">
-        <v>4193</v>
+        <v>4194</v>
       </c>
     </row>
     <row r="3051">
       <c r="A3051" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3051" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3051" s="4" t="s">
-        <v>4194</v>
+        <v>4195</v>
       </c>
     </row>
     <row r="3052">
       <c r="A3052" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3052" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3052" s="4" t="s">
-        <v>4195</v>
+        <v>4196</v>
       </c>
     </row>
     <row r="3053">
       <c r="A3053" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3053" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3053" s="4" t="s">
-        <v>4196</v>
+        <v>4197</v>
       </c>
     </row>
     <row r="3054">
       <c r="A3054" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3054" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3054" s="4" t="s">
-        <v>4197</v>
+        <v>4198</v>
       </c>
     </row>
     <row r="3055">
       <c r="A3055" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3055" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3055" s="4" t="s">
-        <v>4198</v>
+        <v>4199</v>
       </c>
     </row>
     <row r="3056">
       <c r="A3056" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3056" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3056" s="4" t="s">
-        <v>4199</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="3057">
       <c r="A3057" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3057" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3057" s="4" t="s">
-        <v>4200</v>
+        <v>4201</v>
       </c>
     </row>
     <row r="3058">
       <c r="A3058" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3058" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3058" s="4" t="s">
-        <v>4201</v>
+        <v>4202</v>
       </c>
     </row>
     <row r="3059">
       <c r="A3059" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3059" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3059" s="4" t="s">
-        <v>4202</v>
+        <v>4203</v>
       </c>
     </row>
     <row r="3060">
       <c r="A3060" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3060" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3060" s="4" t="s">
-        <v>4203</v>
+        <v>4204</v>
       </c>
     </row>
     <row r="3061">
       <c r="A3061" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3061" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3061" s="4" t="s">
-        <v>4204</v>
+        <v>4205</v>
       </c>
     </row>
     <row r="3062">
       <c r="A3062" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3062" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3062" s="4" t="s">
-        <v>4205</v>
+        <v>4206</v>
       </c>
     </row>
     <row r="3063">
       <c r="A3063" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3063" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3063" s="4" t="s">
-        <v>4206</v>
+        <v>4207</v>
       </c>
     </row>
     <row r="3064">
       <c r="A3064" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3064" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3064" s="4" t="s">
-        <v>4207</v>
+        <v>4208</v>
       </c>
     </row>
     <row r="3065">
       <c r="A3065" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3065" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3065" s="4" t="s">
-        <v>4208</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="3066">
       <c r="A3066" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3066" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3066" s="4" t="s">
-        <v>4209</v>
+        <v>4210</v>
       </c>
     </row>
     <row r="3067">
       <c r="A3067" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3067" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3067" s="4" t="s">
-        <v>4210</v>
+        <v>4211</v>
       </c>
     </row>
     <row r="3068">
       <c r="A3068" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3068" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3068" s="4" t="s">
-        <v>4211</v>
+        <v>4212</v>
       </c>
     </row>
     <row r="3069">
       <c r="A3069" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3069" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3069" s="4" t="s">
-        <v>4212</v>
+        <v>4213</v>
       </c>
     </row>
     <row r="3070">
       <c r="A3070" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3070" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3070" s="4" t="s">
-        <v>4213</v>
+        <v>4214</v>
       </c>
     </row>
     <row r="3071">
       <c r="A3071" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3071" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3071" s="4" t="s">
-        <v>4214</v>
+        <v>4215</v>
       </c>
     </row>
     <row r="3072">
       <c r="A3072" s="0" t="s">
-        <v>4215</v>
+        <v>3298</v>
       </c>
       <c r="B3072" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3072" s="4" t="s">
         <v>4216</v>
       </c>
     </row>
     <row r="3073">
       <c r="A3073" s="0" t="s">
-        <v>3298</v>
+        <v>4217</v>
       </c>
       <c r="B3073" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3073" s="4" t="s">
-        <v>4217</v>
+        <v>4218</v>
       </c>
     </row>
     <row r="3074">
       <c r="A3074" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3074" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3074" s="4" t="s">
-        <v>4218</v>
+        <v>4219</v>
       </c>
     </row>
     <row r="3075">
       <c r="A3075" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3075" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3075" s="4" t="s">
-        <v>4219</v>
+        <v>4220</v>
       </c>
     </row>
     <row r="3076">
       <c r="A3076" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3076" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3076" s="4" t="s">
-        <v>4220</v>
+        <v>4221</v>
       </c>
     </row>
     <row r="3077">
       <c r="A3077" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3077" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3077" s="4" t="s">
-        <v>4221</v>
+        <v>4222</v>
       </c>
     </row>
     <row r="3078">
       <c r="A3078" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3078" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3078" s="4" t="s">
-        <v>4222</v>
+        <v>4223</v>
       </c>
     </row>
     <row r="3079">
       <c r="A3079" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3079" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3079" s="4" t="s">
-        <v>4223</v>
+        <v>4224</v>
       </c>
     </row>
     <row r="3080">
       <c r="A3080" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3080" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3080" s="4" t="s">
-        <v>4224</v>
+        <v>4225</v>
       </c>
     </row>
     <row r="3081">
       <c r="A3081" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3081" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3081" s="4" t="s">
-        <v>4225</v>
+        <v>4226</v>
       </c>
     </row>
     <row r="3082">
       <c r="A3082" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3082" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3082" s="4" t="s">
-        <v>4226</v>
+        <v>4227</v>
       </c>
     </row>
     <row r="3083">
       <c r="A3083" s="0" t="s">
-        <v>4227</v>
+        <v>3298</v>
       </c>
       <c r="B3083" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3083" s="4" t="s">
         <v>4228</v>
       </c>
     </row>
     <row r="3084">
       <c r="A3084" s="0" t="s">
-        <v>3298</v>
+        <v>4229</v>
       </c>
       <c r="B3084" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3084" s="4" t="s">
-        <v>4229</v>
+        <v>4230</v>
       </c>
     </row>
     <row r="3085">
       <c r="A3085" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3085" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3085" s="4" t="s">
-        <v>4230</v>
+        <v>4231</v>
       </c>
     </row>
     <row r="3086">
       <c r="A3086" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3086" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3086" s="4" t="s">
-        <v>4231</v>
+        <v>4232</v>
       </c>
     </row>
     <row r="3087">
       <c r="A3087" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3087" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3087" s="4" t="s">
-        <v>4232</v>
+        <v>4233</v>
       </c>
     </row>
     <row r="3088">
       <c r="A3088" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3088" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3088" s="4" t="s">
-        <v>4233</v>
+        <v>4234</v>
       </c>
     </row>
     <row r="3089">
       <c r="A3089" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3089" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3089" s="4" t="s">
-        <v>4234</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="3090">
       <c r="A3090" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3090" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3090" s="4" t="s">
-        <v>4235</v>
+        <v>4236</v>
       </c>
     </row>
     <row r="3091">
       <c r="A3091" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3091" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3091" s="4" t="s">
-        <v>4236</v>
+        <v>4237</v>
       </c>
     </row>
     <row r="3092">
       <c r="A3092" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3092" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3092" s="4" t="s">
-        <v>4237</v>
+        <v>4238</v>
       </c>
     </row>
     <row r="3093">
       <c r="A3093" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3093" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3093" s="4" t="s">
-        <v>4238</v>
+        <v>4239</v>
       </c>
     </row>
     <row r="3094">
       <c r="A3094" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3094" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3094" s="4" t="s">
-        <v>4239</v>
+        <v>4240</v>
       </c>
     </row>
     <row r="3095">
       <c r="A3095" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3095" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3095" s="4" t="s">
-        <v>4240</v>
+        <v>4241</v>
       </c>
     </row>
     <row r="3096">
       <c r="A3096" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3096" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3096" s="4" t="s">
-        <v>4241</v>
+        <v>4242</v>
       </c>
     </row>
     <row r="3097">
       <c r="A3097" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3097" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3097" s="4" t="s">
-        <v>4242</v>
+        <v>4243</v>
       </c>
     </row>
     <row r="3098">
       <c r="A3098" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3098" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3098" s="4" t="s">
-        <v>4243</v>
+        <v>4244</v>
       </c>
     </row>
     <row r="3099">
       <c r="A3099" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3099" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3099" s="4" t="s">
-        <v>4244</v>
+        <v>4245</v>
       </c>
     </row>
     <row r="3100">
       <c r="A3100" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3100" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3100" s="4" t="s">
-        <v>4245</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="3101">
       <c r="A3101" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3101" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3101" s="4" t="s">
-        <v>4246</v>
+        <v>4247</v>
       </c>
     </row>
     <row r="3102">
       <c r="A3102" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3102" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3102" s="4" t="s">
-        <v>4247</v>
+        <v>4248</v>
       </c>
     </row>
     <row r="3103">
       <c r="A3103" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3103" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3103" s="4" t="s">
-        <v>4248</v>
+        <v>4249</v>
       </c>
     </row>
     <row r="3104">
       <c r="A3104" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3104" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3104" s="4" t="s">
-        <v>4249</v>
+        <v>4250</v>
       </c>
     </row>
     <row r="3105">
       <c r="A3105" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3105" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3105" s="4" t="s">
-        <v>4250</v>
+        <v>4251</v>
       </c>
     </row>
     <row r="3106">
       <c r="A3106" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3106" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3106" s="4" t="s">
-        <v>4251</v>
+        <v>4252</v>
       </c>
     </row>
     <row r="3107">
       <c r="A3107" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3107" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3107" s="4" t="s">
-        <v>4252</v>
+        <v>4253</v>
       </c>
     </row>
     <row r="3108">
       <c r="A3108" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3108" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3108" s="4" t="s">
-        <v>4253</v>
+        <v>4254</v>
       </c>
     </row>
     <row r="3109">
       <c r="A3109" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3109" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3109" s="4" t="s">
-        <v>4254</v>
+        <v>4255</v>
       </c>
     </row>
     <row r="3110">
       <c r="A3110" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3110" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3110" s="4" t="s">
-        <v>4255</v>
+        <v>4256</v>
       </c>
     </row>
     <row r="3111">
       <c r="A3111" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3111" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3111" s="4" t="s">
-        <v>4256</v>
+        <v>4257</v>
       </c>
     </row>
     <row r="3112">
       <c r="A3112" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3112" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3112" s="4" t="s">
-        <v>4257</v>
+        <v>4258</v>
       </c>
     </row>
     <row r="3113">
       <c r="A3113" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3113" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3113" s="4" t="s">
-        <v>4258</v>
+        <v>4259</v>
       </c>
     </row>
     <row r="3114">
       <c r="A3114" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3114" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3114" s="4" t="s">
-        <v>4259</v>
+        <v>4260</v>
       </c>
     </row>
     <row r="3115">
       <c r="A3115" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3115" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3115" s="4" t="s">
-        <v>4260</v>
+        <v>4261</v>
       </c>
     </row>
     <row r="3116">
       <c r="A3116" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3116" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3116" s="4" t="s">
-        <v>4261</v>
+        <v>4262</v>
       </c>
     </row>
     <row r="3117">
       <c r="A3117" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3117" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3117" s="4" t="s">
-        <v>4262</v>
+        <v>4263</v>
       </c>
     </row>
     <row r="3118">
       <c r="A3118" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="B3118" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3118" s="4" t="s">
-        <v>4263</v>
+        <v>4264</v>
       </c>
     </row>
     <row r="3119">
       <c r="A3119" s="0" t="s">
-        <v>4264</v>
+        <v>3298</v>
       </c>
       <c r="B3119" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3119" s="4" t="s">
         <v>4265</v>
       </c>
     </row>
     <row r="3120">
       <c r="A3120" s="0" t="s">
         <v>4266</v>
       </c>
       <c r="B3120" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3120" s="4" t="s">
         <v>4267</v>
       </c>
     </row>
     <row r="3121">
       <c r="A3121" s="0" t="s">
         <v>4268</v>
       </c>
       <c r="B3121" s="0" t="s">
         <v>3299</v>
@@ -47281,85 +47287,96 @@
     </row>
     <row r="3123">
       <c r="A3123" s="0" t="s">
         <v>4272</v>
       </c>
       <c r="B3123" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3123" s="4" t="s">
         <v>4273</v>
       </c>
     </row>
     <row r="3124">
       <c r="A3124" s="0" t="s">
         <v>4274</v>
       </c>
       <c r="B3124" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3124" s="4" t="s">
         <v>4275</v>
       </c>
     </row>
     <row r="3125">
       <c r="A3125" s="0" t="s">
-        <v>2968</v>
+        <v>4276</v>
       </c>
       <c r="B3125" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3125" s="4" t="s">
-        <v>4276</v>
+        <v>4277</v>
       </c>
     </row>
     <row r="3126">
       <c r="A3126" s="0" t="s">
-        <v>4277</v>
+        <v>2968</v>
       </c>
       <c r="B3126" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3126" s="4" t="s">
         <v>4278</v>
       </c>
     </row>
     <row r="3127">
       <c r="A3127" s="0" t="s">
         <v>4279</v>
       </c>
       <c r="B3127" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3127" s="4" t="s">
         <v>4280</v>
       </c>
     </row>
     <row r="3128">
       <c r="A3128" s="0" t="s">
         <v>4281</v>
       </c>
       <c r="B3128" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3128" s="4" t="s">
         <v>4282</v>
       </c>
     </row>
     <row r="3129">
       <c r="A3129" s="0" t="s">
         <v>4283</v>
       </c>
       <c r="B3129" s="0" t="s">
         <v>3299</v>
       </c>
       <c r="C3129" s="4" t="s">
         <v>4284</v>
+      </c>
+    </row>
+    <row r="3130">
+      <c r="A3130" s="0" t="s">
+        <v>4285</v>
+      </c>
+      <c r="B3130" s="0" t="s">
+        <v>3299</v>
+      </c>
+      <c r="C3130" s="4" t="s">
+        <v>4286</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>