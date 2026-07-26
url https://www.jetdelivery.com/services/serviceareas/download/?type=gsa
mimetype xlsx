--- v1 (2026-07-26)
+++ v2 (2026-07-26)
@@ -12951,51 +12951,51 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr codeName=""/>
   <dimension ref="A1:C3130"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.1392555236816" customWidth="1"/>
     <col min="2" max="2" width="20.0036563873291" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
-        <v>46229.6618026042</v>
+        <v>46229.6912852431</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6">