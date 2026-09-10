--- v2 (2026-07-26)
+++ v3 (2026-09-10)
@@ -12951,51 +12951,51 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr codeName=""/>
   <dimension ref="A1:C3130"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.1392555236816" customWidth="1"/>
     <col min="2" max="2" width="20.0036563873291" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
-        <v>46229.6912852431</v>
+        <v>46274.7904095718</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6">